--- v0 (2026-09-11)
+++ v1 (2026-10-27)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3047a9933344a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f41b03d1f2f45fab3b39ec1c8ded2bc.psmdcp" Id="R009c04012c684be6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6bec43baf7244e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/404c3549e93b4125893102797d7860a6.psmdcp" Id="R8e9d8b89f794489a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Report" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Manufacturer_Name</x:t>
   </x:si>
   <x:si>
     <x:t>Product_Name</x:t>
   </x:si>
   <x:si>
@@ -199,52 +199,52 @@
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="2">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:AG21" totalsRowShown="0">
-  <x:autoFilter ref="A1:AG21"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:AG44" totalsRowShown="0">
+  <x:autoFilter ref="A1:AG44"/>
   <x:tableColumns count="33">
     <x:tableColumn id="1" name="Manufacturer_Name"/>
     <x:tableColumn id="2" name="Product_Name"/>
     <x:tableColumn id="3" name="ISIN"/>
     <x:tableColumn id="4" name="Investment_Amount"/>
     <x:tableColumn id="5" name="Currency"/>
     <x:tableColumn id="6" name="HalfRHP(years)"/>
     <x:tableColumn id="7" name="RHP(years)"/>
     <x:tableColumn id="8" name="DisplayedInReleasedPRIIPsKID"/>
     <x:tableColumn id="9" name="ReferenceDate"/>
     <x:tableColumn id="10" name="Stress_1Y_Value"/>
     <x:tableColumn id="11" name="Stress_1Y_Average return each year"/>
     <x:tableColumn id="12" name="Stress_HalfRHP_Value"/>
     <x:tableColumn id="13" name="Stress_HalfRHP_Average return each year"/>
     <x:tableColumn id="14" name="Stress_RHP_Value"/>
     <x:tableColumn id="15" name="Stress_RHP_Average return each year"/>
     <x:tableColumn id="16" name="Unfavourable_1Y_Value"/>
     <x:tableColumn id="17" name="Unfavourable_1Y_Average return each year"/>
     <x:tableColumn id="18" name="Unfavourable_HalfRHP_Value"/>
     <x:tableColumn id="19" name="Unfavourable_HalfRHP_Average return each year"/>
     <x:tableColumn id="20" name="Unfavourable_RHP_Value"/>
     <x:tableColumn id="21" name="Unfavourable_RHP_Average return each year"/>
     <x:tableColumn id="22" name="Moderate_1Y_Value"/>
     <x:tableColumn id="23" name="Moderate_1Y_Average return each year"/>
     <x:tableColumn id="24" name="Moderate_HalfRHP_Value"/>
@@ -531,51 +531,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:AG21"/>
+  <x:dimension ref="A1:AG44"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="35.620625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="35.020625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="15.310625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="22.155425" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="12.215425" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="17.325425" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="13.895425" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="30.205425" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="17.255425" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="18.615425" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="35.355425" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="23.485425" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="40.225425" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="20.065425" style="0" customWidth="1"/>
     <x:col min="15" max="15" width="36.795425" style="0" customWidth="1"/>
     <x:col min="16" max="16" width="25.135425" style="0" customWidth="1"/>
     <x:col min="17" max="17" width="41.875425" style="0" customWidth="1"/>
     <x:col min="18" max="18" width="30.015425" style="0" customWidth="1"/>
     <x:col min="19" max="19" width="46.745425" style="0" customWidth="1"/>
     <x:col min="20" max="20" width="26.585425" style="0" customWidth="1"/>
@@ -696,1504 +696,3206 @@
       </x:c>
     </x:row>
     <x:row r="2" spans="1:33">
       <x:c r="A2" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D2" s="0" t="n">
         <x:v>10000</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G2" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="H2" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I2" s="1">
-        <x:v>45656</x:v>
+        <x:v>44925</x:v>
       </x:c>
       <x:c r="J2" s="0" t="n">
-        <x:v>2703.2499873672</x:v>
+        <x:v>2878.482525206</x:v>
       </x:c>
       <x:c r="K2" s="0" t="n">
-        <x:v>-0.7296750013</x:v>
+        <x:v>-0.7121517475</x:v>
       </x:c>
       <x:c r="N2" s="0" t="n">
-        <x:v>2981.2199275399</x:v>
+        <x:v>2303.669223147</x:v>
       </x:c>
       <x:c r="O2" s="0" t="n">
-        <x:v>-0.1587725594</x:v>
+        <x:v>-0.189193615</x:v>
       </x:c>
       <x:c r="P2" s="0" t="n">
-        <x:v>8003.6838978015</x:v>
+        <x:v>8514.5573380867</x:v>
       </x:c>
       <x:c r="Q2" s="0" t="n">
-        <x:v>-0.1996316102</x:v>
+        <x:v>-0.1485442662</x:v>
       </x:c>
       <x:c r="T2" s="0" t="n">
-        <x:v>10932.940262352</x:v>
+        <x:v>8514.5573380867</x:v>
       </x:c>
       <x:c r="U2" s="0" t="n">
-        <x:v>0.0128236961</x:v>
+        <x:v>-0.0227106783</x:v>
       </x:c>
       <x:c r="V2" s="0" t="n">
-        <x:v>10174.0034030141</x:v>
+        <x:v>10465.6117079832</x:v>
       </x:c>
       <x:c r="W2" s="0" t="n">
-        <x:v>0.0174003403</x:v>
+        <x:v>0.0465611708</x:v>
       </x:c>
       <x:c r="Z2" s="0" t="n">
-        <x:v>15578.0502060381</x:v>
+        <x:v>15723.7662417385</x:v>
       </x:c>
       <x:c r="AA2" s="0" t="n">
-        <x:v>0.0653734542</x:v>
+        <x:v>0.066791413</x:v>
       </x:c>
       <x:c r="AB2" s="0" t="n">
-        <x:v>13545.9133709981</x:v>
+        <x:v>14410.5461393597</x:v>
       </x:c>
       <x:c r="AC2" s="0" t="n">
-        <x:v>0.3545913371</x:v>
+        <x:v>0.4410546139</x:v>
       </x:c>
       <x:c r="AF2" s="0" t="n">
-        <x:v>18014.2458534545</x:v>
+        <x:v>19164.0913334622</x:v>
       </x:c>
       <x:c r="AG2" s="0" t="n">
-        <x:v>0.0877186717</x:v>
+        <x:v>0.0973760099</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:33">
       <x:c r="A3" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D3" s="0" t="n">
         <x:v>10000</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G3" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="H3" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I3" s="1">
-        <x:v>45688</x:v>
+        <x:v>44957</x:v>
       </x:c>
       <x:c r="J3" s="0" t="n">
-        <x:v>2702.9182126783</x:v>
+        <x:v>2878.2801618076</x:v>
       </x:c>
       <x:c r="K3" s="0" t="n">
-        <x:v>-0.7297081787</x:v>
+        <x:v>-0.7121719838</x:v>
       </x:c>
       <x:c r="N3" s="0" t="n">
-        <x:v>4069.2102331075</x:v>
+        <x:v>2303.6379904007</x:v>
       </x:c>
       <x:c r="O3" s="0" t="n">
-        <x:v>-0.1205407268</x:v>
+        <x:v>-0.1891951854</x:v>
       </x:c>
       <x:c r="P3" s="0" t="n">
-        <x:v>8003.6838978015</x:v>
+        <x:v>8514.5573380867</x:v>
       </x:c>
       <x:c r="Q3" s="0" t="n">
-        <x:v>-0.1996316102</x:v>
+        <x:v>-0.1485442662</x:v>
       </x:c>
       <x:c r="T3" s="0" t="n">
-        <x:v>11281.0276499795</x:v>
+        <x:v>8913.1130307601</x:v>
       </x:c>
       <x:c r="U3" s="0" t="n">
-        <x:v>0.0173687196</x:v>
+        <x:v>-0.0163030047</x:v>
       </x:c>
       <x:c r="V3" s="0" t="n">
-        <x:v>10179.1540970113</x:v>
+        <x:v>10465.6117079832</x:v>
       </x:c>
       <x:c r="W3" s="0" t="n">
-        <x:v>0.0179154097</x:v>
+        <x:v>0.0465611708</x:v>
       </x:c>
       <x:c r="Z3" s="0" t="n">
-        <x:v>15578.0502060381</x:v>
+        <x:v>15730.8460461996</x:v>
       </x:c>
       <x:c r="AA3" s="0" t="n">
-        <x:v>0.0653734542</x:v>
+        <x:v>0.0668600191</x:v>
       </x:c>
       <x:c r="AB3" s="0" t="n">
-        <x:v>13545.9133709981</x:v>
+        <x:v>14410.5461393597</x:v>
       </x:c>
       <x:c r="AC3" s="0" t="n">
-        <x:v>0.3545913371</x:v>
+        <x:v>0.4410546139</x:v>
       </x:c>
       <x:c r="AF3" s="0" t="n">
-        <x:v>18014.2458534545</x:v>
+        <x:v>19164.0913334622</x:v>
       </x:c>
       <x:c r="AG3" s="0" t="n">
-        <x:v>0.0877186717</x:v>
+        <x:v>0.0973760099</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:33">
       <x:c r="A4" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D4" s="0" t="n">
         <x:v>10000</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G4" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="H4" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I4" s="1">
-        <x:v>45716</x:v>
+        <x:v>44985</x:v>
       </x:c>
       <x:c r="J4" s="0" t="n">
-        <x:v>3583.188840323</x:v>
+        <x:v>2876.7003046709</x:v>
       </x:c>
       <x:c r="K4" s="0" t="n">
-        <x:v>-0.641681116</x:v>
+        <x:v>-0.7123299695</x:v>
       </x:c>
       <x:c r="N4" s="0" t="n">
-        <x:v>4199.6385630477</x:v>
+        <x:v>2303.4769460638</x:v>
       </x:c>
       <x:c r="O4" s="0" t="n">
-        <x:v>-0.1165679912</x:v>
+        <x:v>-0.1892032832</x:v>
       </x:c>
       <x:c r="P4" s="0" t="n">
-        <x:v>8003.6838978015</x:v>
+        <x:v>8514.5573380867</x:v>
       </x:c>
       <x:c r="Q4" s="0" t="n">
-        <x:v>-0.1996316102</x:v>
+        <x:v>-0.1485442662</x:v>
       </x:c>
       <x:c r="T4" s="0" t="n">
-        <x:v>10730.0365172247</x:v>
+        <x:v>8927.7389277389</x:v>
       </x:c>
       <x:c r="U4" s="0" t="n">
-        <x:v>0.0101168134</x:v>
+        <x:v>-0.0160725682</x:v>
       </x:c>
       <x:c r="V4" s="0" t="n">
-        <x:v>10189.8417662894</x:v>
+        <x:v>10465.6117079832</x:v>
       </x:c>
       <x:c r="W4" s="0" t="n">
-        <x:v>0.0189841766</x:v>
+        <x:v>0.0465611708</x:v>
       </x:c>
       <x:c r="Z4" s="0" t="n">
-        <x:v>15590.5073257887</x:v>
+        <x:v>15730.8460461996</x:v>
       </x:c>
       <x:c r="AA4" s="0" t="n">
-        <x:v>0.0654951175</x:v>
+        <x:v>0.0668600191</x:v>
       </x:c>
       <x:c r="AB4" s="0" t="n">
-        <x:v>13545.9133709981</x:v>
+        <x:v>14410.5461393597</x:v>
       </x:c>
       <x:c r="AC4" s="0" t="n">
-        <x:v>0.3545913371</x:v>
+        <x:v>0.4410546139</x:v>
       </x:c>
       <x:c r="AF4" s="0" t="n">
-        <x:v>18014.2458534545</x:v>
+        <x:v>19164.0913334622</x:v>
       </x:c>
       <x:c r="AG4" s="0" t="n">
-        <x:v>0.0877186717</x:v>
+        <x:v>0.0973760099</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:33">
       <x:c r="A5" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D5" s="0" t="n">
         <x:v>10000</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G5" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="H5" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I5" s="1">
-        <x:v>45747</x:v>
+        <x:v>45016</x:v>
       </x:c>
       <x:c r="J5" s="0" t="n">
-        <x:v>5640.6372559119</x:v>
+        <x:v>2875.9600765845</x:v>
       </x:c>
       <x:c r="K5" s="0" t="n">
-        <x:v>-0.4359362744</x:v>
+        <x:v>-0.7124039923</x:v>
       </x:c>
       <x:c r="N5" s="0" t="n">
-        <x:v>4357.7508987936</x:v>
+        <x:v>2303.3711526093</x:v>
       </x:c>
       <x:c r="O5" s="0" t="n">
-        <x:v>-0.1118914374</x:v>
+        <x:v>-0.189208603</x:v>
       </x:c>
       <x:c r="P5" s="0" t="n">
-        <x:v>8003.6838978015</x:v>
+        <x:v>8514.5573380867</x:v>
       </x:c>
       <x:c r="Q5" s="0" t="n">
-        <x:v>-0.1996316102</x:v>
+        <x:v>-0.1485442662</x:v>
       </x:c>
       <x:c r="T5" s="0" t="n">
-        <x:v>9727.3870200476</x:v>
+        <x:v>8957.4477809772</x:v>
       </x:c>
       <x:c r="U5" s="0" t="n">
-        <x:v>-0.003940755</x:v>
+        <x:v>-0.0156054886</x:v>
       </x:c>
       <x:c r="V5" s="0" t="n">
-        <x:v>10205.7677008751</x:v>
+        <x:v>10465.6117079832</x:v>
       </x:c>
       <x:c r="W5" s="0" t="n">
-        <x:v>0.0205767701</x:v>
+        <x:v>0.0465611708</x:v>
       </x:c>
       <x:c r="Z5" s="0" t="n">
-        <x:v>15695.2870344496</x:v>
+        <x:v>15740.6741267662</x:v>
       </x:c>
       <x:c r="AA5" s="0" t="n">
-        <x:v>0.0665151708</x:v>
+        <x:v>0.0669552131</x:v>
       </x:c>
       <x:c r="AB5" s="0" t="n">
-        <x:v>13545.9133709981</x:v>
+        <x:v>14410.5461393597</x:v>
       </x:c>
       <x:c r="AC5" s="0" t="n">
-        <x:v>0.3545913371</x:v>
+        <x:v>0.4410546139</x:v>
       </x:c>
       <x:c r="AF5" s="0" t="n">
-        <x:v>18014.2458534545</x:v>
+        <x:v>19164.0913334622</x:v>
       </x:c>
       <x:c r="AG5" s="0" t="n">
-        <x:v>0.0877186717</x:v>
+        <x:v>0.0973760099</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:33">
       <x:c r="A6" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D6" s="0" t="n">
         <x:v>10000</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G6" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="H6" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I6" s="1">
-        <x:v>45777</x:v>
+        <x:v>45044</x:v>
       </x:c>
       <x:c r="J6" s="0" t="n">
-        <x:v>4417.6490481342</x:v>
+        <x:v>2875.932626087</x:v>
       </x:c>
       <x:c r="K6" s="0" t="n">
-        <x:v>-0.5582350952</x:v>
+        <x:v>-0.7124067374</x:v>
       </x:c>
       <x:c r="N6" s="0" t="n">
-        <x:v>4358.2560427235</x:v>
+        <x:v>2303.3721934104</x:v>
       </x:c>
       <x:c r="O6" s="0" t="n">
-        <x:v>-0.1118767312</x:v>
+        <x:v>-0.1892085506</x:v>
       </x:c>
       <x:c r="P6" s="0" t="n">
-        <x:v>8003.6838978015</x:v>
+        <x:v>8514.5573380867</x:v>
       </x:c>
       <x:c r="Q6" s="0" t="n">
-        <x:v>-0.1996316102</x:v>
+        <x:v>-0.1485442662</x:v>
       </x:c>
       <x:c r="T6" s="0" t="n">
-        <x:v>9361.6717635066</x:v>
+        <x:v>8913.5700900407</x:v>
       </x:c>
       <x:c r="U6" s="0" t="n">
-        <x:v>-0.0093787726</x:v>
+        <x:v>-0.0162957986</x:v>
       </x:c>
       <x:c r="V6" s="0" t="n">
-        <x:v>10189.8417662894</x:v>
+        <x:v>10465.6117079832</x:v>
       </x:c>
       <x:c r="W6" s="0" t="n">
-        <x:v>0.0189841766</x:v>
+        <x:v>0.0465611708</x:v>
       </x:c>
       <x:c r="Z6" s="0" t="n">
-        <x:v>15610.3087717321</x:v>
+        <x:v>15789.7834938617</x:v>
       </x:c>
       <x:c r="AA6" s="0" t="n">
-        <x:v>0.0656883383</x:v>
+        <x:v>0.0674301208</x:v>
       </x:c>
       <x:c r="AB6" s="0" t="n">
-        <x:v>13545.9133709981</x:v>
+        <x:v>14410.5461393597</x:v>
       </x:c>
       <x:c r="AC6" s="0" t="n">
-        <x:v>0.3545913371</x:v>
+        <x:v>0.4410546139</x:v>
       </x:c>
       <x:c r="AF6" s="0" t="n">
-        <x:v>18014.2458534545</x:v>
+        <x:v>19164.0913334622</x:v>
       </x:c>
       <x:c r="AG6" s="0" t="n">
-        <x:v>0.0877186717</x:v>
+        <x:v>0.0973760099</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:33">
       <x:c r="A7" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D7" s="0" t="n">
         <x:v>10000</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G7" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I7" s="1">
-        <x:v>45807</x:v>
+        <x:v>45077</x:v>
       </x:c>
       <x:c r="J7" s="0" t="n">
-        <x:v>4283.7277584153</x:v>
+        <x:v>2876.3131854805</x:v>
       </x:c>
       <x:c r="K7" s="0" t="n">
-        <x:v>-0.5716272242</x:v>
+        <x:v>-0.7123686815</x:v>
       </x:c>
       <x:c r="N7" s="0" t="n">
-        <x:v>4250.0265974545</x:v>
+        <x:v>2303.4295547809</x:v>
       </x:c>
       <x:c r="O7" s="0" t="n">
-        <x:v>-0.1150614945</x:v>
+        <x:v>-0.1892056662</x:v>
       </x:c>
       <x:c r="P7" s="0" t="n">
-        <x:v>8003.6838978015</x:v>
+        <x:v>8514.5573380867</x:v>
       </x:c>
       <x:c r="Q7" s="0" t="n">
-        <x:v>-0.1996316102</x:v>
+        <x:v>-0.1485442662</x:v>
       </x:c>
       <x:c r="T7" s="0" t="n">
-        <x:v>9871.9164118247</x:v>
+        <x:v>9095.0226244344</x:v>
       </x:c>
       <x:c r="U7" s="0" t="n">
-        <x:v>-0.00183989</x:v>
+        <x:v>-0.0134597104</x:v>
       </x:c>
       <x:c r="V7" s="0" t="n">
-        <x:v>10189.8417662894</x:v>
+        <x:v>10465.6117079832</x:v>
       </x:c>
       <x:c r="W7" s="0" t="n">
-        <x:v>0.0189841766</x:v>
+        <x:v>0.0465611708</x:v>
       </x:c>
       <x:c r="Z7" s="0" t="n">
-        <x:v>15695.2870344496</x:v>
+        <x:v>15807.5637448544</x:v>
       </x:c>
       <x:c r="AA7" s="0" t="n">
-        <x:v>0.0665151708</x:v>
+        <x:v>0.067601751</x:v>
       </x:c>
       <x:c r="AB7" s="0" t="n">
-        <x:v>13545.9133709981</x:v>
+        <x:v>14410.5461393597</x:v>
       </x:c>
       <x:c r="AC7" s="0" t="n">
-        <x:v>0.3545913371</x:v>
+        <x:v>0.4410546139</x:v>
       </x:c>
       <x:c r="AF7" s="0" t="n">
-        <x:v>18014.2458534545</x:v>
+        <x:v>19164.0913334622</x:v>
       </x:c>
       <x:c r="AG7" s="0" t="n">
-        <x:v>0.0877186717</x:v>
+        <x:v>0.0973760099</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:33">
       <x:c r="A8" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D8" s="0" t="n">
         <x:v>10000</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G8" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="H8" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I8" s="1">
-        <x:v>45838</x:v>
+        <x:v>45107</x:v>
       </x:c>
       <x:c r="J8" s="0" t="n">
-        <x:v>4282.2126859054</x:v>
+        <x:v>2875.9629981367</x:v>
       </x:c>
       <x:c r="K8" s="0" t="n">
-        <x:v>-0.5717787314</x:v>
+        <x:v>-0.7124037002</x:v>
       </x:c>
       <x:c r="N8" s="0" t="n">
-        <x:v>4136.9435589012</x:v>
+        <x:v>2303.3761237882</x:v>
       </x:c>
       <x:c r="O8" s="0" t="n">
-        <x:v>-0.118464224</x:v>
+        <x:v>-0.189208353</x:v>
       </x:c>
       <x:c r="P8" s="0" t="n">
-        <x:v>8003.6838978015</x:v>
+        <x:v>8514.5573380867</x:v>
       </x:c>
       <x:c r="Q8" s="0" t="n">
-        <x:v>-0.1996316102</x:v>
+        <x:v>-0.1485442662</x:v>
       </x:c>
       <x:c r="T8" s="0" t="n">
-        <x:v>9700.9033010032</x:v>
+        <x:v>9318.9816719228</x:v>
       </x:c>
       <x:c r="U8" s="0" t="n">
-        <x:v>-0.004328617</x:v>
+        <x:v>-0.0100253694</x:v>
       </x:c>
       <x:c r="V8" s="0" t="n">
-        <x:v>10189.8417662894</x:v>
+        <x:v>10527.2611434976</x:v>
       </x:c>
       <x:c r="W8" s="0" t="n">
-        <x:v>0.0189841766</x:v>
+        <x:v>0.0527261143</x:v>
       </x:c>
       <x:c r="Z8" s="0" t="n">
-        <x:v>15726.6668171646</x:v>
+        <x:v>15820.2025319436</x:v>
       </x:c>
       <x:c r="AA8" s="0" t="n">
-        <x:v>0.0668195239</x:v>
+        <x:v>0.0677236508</x:v>
       </x:c>
       <x:c r="AB8" s="0" t="n">
-        <x:v>13545.9133709981</x:v>
+        <x:v>14410.5461393597</x:v>
       </x:c>
       <x:c r="AC8" s="0" t="n">
-        <x:v>0.3545913371</x:v>
+        <x:v>0.4410546139</x:v>
       </x:c>
       <x:c r="AF8" s="0" t="n">
-        <x:v>18014.2458534545</x:v>
+        <x:v>19164.0913334622</x:v>
       </x:c>
       <x:c r="AG8" s="0" t="n">
-        <x:v>0.0877186717</x:v>
+        <x:v>0.0973760099</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:33">
       <x:c r="A9" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D9" s="0" t="n">
         <x:v>10000</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G9" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I9" s="1">
-        <x:v>45869</x:v>
+        <x:v>45138</x:v>
       </x:c>
       <x:c r="J9" s="0" t="n">
-        <x:v>4281.1829636659</x:v>
+        <x:v>2875.9730251864</x:v>
       </x:c>
       <x:c r="K9" s="0" t="n">
-        <x:v>-0.5718817036</x:v>
+        <x:v>-0.7124026975</x:v>
       </x:c>
       <x:c r="N9" s="0" t="n">
-        <x:v>3681.6989462402</x:v>
+        <x:v>2303.3784458951</x:v>
       </x:c>
       <x:c r="O9" s="0" t="n">
-        <x:v>-0.1330243576</x:v>
+        <x:v>-0.1892082362</x:v>
       </x:c>
       <x:c r="P9" s="0" t="n">
-        <x:v>8003.6838978015</x:v>
+        <x:v>8514.5573380867</x:v>
       </x:c>
       <x:c r="Q9" s="0" t="n">
-        <x:v>-0.1996316102</x:v>
+        <x:v>-0.1485442662</x:v>
       </x:c>
       <x:c r="T9" s="0" t="n">
-        <x:v>9910.6756868245</x:v>
+        <x:v>9548.4254307784</x:v>
       </x:c>
       <x:c r="U9" s="0" t="n">
-        <x:v>-0.0012809738</x:v>
+        <x:v>-0.0065795207</x:v>
       </x:c>
       <x:c r="V9" s="0" t="n">
-        <x:v>10179.1540970113</x:v>
+        <x:v>10541.2516696049</x:v>
       </x:c>
       <x:c r="W9" s="0" t="n">
-        <x:v>0.0179154097</x:v>
+        <x:v>0.054125167</x:v>
       </x:c>
       <x:c r="Z9" s="0" t="n">
-        <x:v>15726.6668171646</x:v>
+        <x:v>15962.216560229</x:v>
       </x:c>
       <x:c r="AA9" s="0" t="n">
-        <x:v>0.0668195239</x:v>
+        <x:v>0.0690876535</x:v>
       </x:c>
       <x:c r="AB9" s="0" t="n">
-        <x:v>13545.9133709981</x:v>
+        <x:v>14410.5461393597</x:v>
       </x:c>
       <x:c r="AC9" s="0" t="n">
-        <x:v>0.3545913371</x:v>
+        <x:v>0.4410546139</x:v>
       </x:c>
       <x:c r="AF9" s="0" t="n">
-        <x:v>18014.2458534545</x:v>
+        <x:v>19164.0913334622</x:v>
       </x:c>
       <x:c r="AG9" s="0" t="n">
-        <x:v>0.0877186717</x:v>
+        <x:v>0.0973760099</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:33">
       <x:c r="A10" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D10" s="0" t="n">
         <x:v>10000</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G10" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="H10" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I10" s="1">
-        <x:v>45898</x:v>
+        <x:v>45169</x:v>
       </x:c>
       <x:c r="J10" s="0" t="n">
-        <x:v>4280.3022687579</x:v>
+        <x:v>2876.7867587869</x:v>
       </x:c>
       <x:c r="K10" s="0" t="n">
-        <x:v>-0.5719697731</x:v>
+        <x:v>-0.7123213241</x:v>
       </x:c>
       <x:c r="N10" s="0" t="n">
-        <x:v>3681.5178613589</x:v>
+        <x:v>2303.5031396869</x:v>
       </x:c>
       <x:c r="O10" s="0" t="n">
-        <x:v>-0.1330304495</x:v>
+        <x:v>-0.189201966</x:v>
       </x:c>
       <x:c r="P10" s="0" t="n">
-        <x:v>8003.6838978015</x:v>
+        <x:v>8514.5573380867</x:v>
       </x:c>
       <x:c r="Q10" s="0" t="n">
-        <x:v>-0.1996316102</x:v>
+        <x:v>-0.1485442662</x:v>
       </x:c>
       <x:c r="T10" s="0" t="n">
-        <x:v>9879.2673871793</x:v>
+        <x:v>9437.3600255953</x:v>
       </x:c>
       <x:c r="U10" s="0" t="n">
-        <x:v>-0.0017337432</x:v>
+        <x:v>-0.0082385627</x:v>
       </x:c>
       <x:c r="V10" s="0" t="n">
-        <x:v>10174.0034030141</x:v>
+        <x:v>10541.2516696049</x:v>
       </x:c>
       <x:c r="W10" s="0" t="n">
-        <x:v>0.0174003403</x:v>
+        <x:v>0.054125167</x:v>
       </x:c>
       <x:c r="Z10" s="0" t="n">
-        <x:v>15747.8309568997</x:v>
+        <x:v>15962.216560229</x:v>
       </x:c>
       <x:c r="AA10" s="0" t="n">
-        <x:v>0.0670245016</x:v>
+        <x:v>0.0690876535</x:v>
       </x:c>
       <x:c r="AB10" s="0" t="n">
-        <x:v>13545.9133709981</x:v>
+        <x:v>14410.5461393597</x:v>
       </x:c>
       <x:c r="AC10" s="0" t="n">
-        <x:v>0.3545913371</x:v>
+        <x:v>0.4410546139</x:v>
       </x:c>
       <x:c r="AF10" s="0" t="n">
-        <x:v>18014.2458534545</x:v>
+        <x:v>19164.0913334622</x:v>
       </x:c>
       <x:c r="AG10" s="0" t="n">
-        <x:v>0.0877186717</x:v>
+        <x:v>0.0973760099</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:33">
       <x:c r="A11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D11" s="0" t="n">
         <x:v>10000</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G11" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I11" s="1">
-        <x:v>45930</x:v>
+        <x:v>45198</x:v>
       </x:c>
       <x:c r="J11" s="0" t="n">
-        <x:v>4278.7085209006</x:v>
+        <x:v>2877.4551632096</x:v>
       </x:c>
       <x:c r="K11" s="0" t="n">
-        <x:v>-0.5721291479</x:v>
+        <x:v>-0.7122544837</x:v>
       </x:c>
       <x:c r="N11" s="0" t="n">
-        <x:v>3681.2566968569</x:v>
+        <x:v>2303.6130950638</x:v>
       </x:c>
       <x:c r="O11" s="0" t="n">
-        <x:v>-0.1330392358</x:v>
+        <x:v>-0.1891964372</x:v>
       </x:c>
       <x:c r="P11" s="0" t="n">
-        <x:v>8003.6838978015</x:v>
+        <x:v>8514.5573380867</x:v>
       </x:c>
       <x:c r="Q11" s="0" t="n">
-        <x:v>-0.1996316102</x:v>
+        <x:v>-0.1485442662</x:v>
       </x:c>
       <x:c r="T11" s="0" t="n">
-        <x:v>9906.2568695298</x:v>
+        <x:v>9248.5945427122</x:v>
       </x:c>
       <x:c r="U11" s="0" t="n">
-        <x:v>-0.0013445993</x:v>
+        <x:v>-0.0110970391</x:v>
       </x:c>
       <x:c r="V11" s="0" t="n">
-        <x:v>10158.682697334</x:v>
+        <x:v>10556.4439557659</x:v>
       </x:c>
       <x:c r="W11" s="0" t="n">
-        <x:v>0.0158682697</x:v>
+        <x:v>0.0556443956</x:v>
       </x:c>
       <x:c r="Z11" s="0" t="n">
-        <x:v>15756.4332035445</x:v>
+        <x:v>16135.4695127415</x:v>
       </x:c>
       <x:c r="AA11" s="0" t="n">
-        <x:v>0.0671077481</x:v>
+        <x:v>0.0707376816</x:v>
       </x:c>
       <x:c r="AB11" s="0" t="n">
-        <x:v>13545.9133709981</x:v>
+        <x:v>14410.5461393597</x:v>
       </x:c>
       <x:c r="AC11" s="0" t="n">
-        <x:v>0.3545913371</x:v>
+        <x:v>0.4410546139</x:v>
       </x:c>
       <x:c r="AF11" s="0" t="n">
-        <x:v>18014.2458534545</x:v>
+        <x:v>19164.0913334622</x:v>
       </x:c>
       <x:c r="AG11" s="0" t="n">
-        <x:v>0.0877186717</x:v>
+        <x:v>0.0973760099</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:33">
       <x:c r="A12" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="n">
         <x:v>10000</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G12" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="H12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I12" s="1">
-        <x:v>45961</x:v>
+        <x:v>45230</x:v>
       </x:c>
       <x:c r="J12" s="0" t="n">
-        <x:v>4278.0872450665</x:v>
+        <x:v>2877.456771664</x:v>
       </x:c>
       <x:c r="K12" s="0" t="n">
-        <x:v>-0.5721912755</x:v>
+        <x:v>-0.7122543228</x:v>
       </x:c>
       <x:c r="N12" s="0" t="n">
-        <x:v>3681.1623234281</x:v>
+        <x:v>2303.6241190013</x:v>
       </x:c>
       <x:c r="O12" s="0" t="n">
-        <x:v>-0.1330424109</x:v>
+        <x:v>-0.1891958829</x:v>
       </x:c>
       <x:c r="P12" s="0" t="n">
-        <x:v>8003.6838978015</x:v>
+        <x:v>8514.5573380867</x:v>
       </x:c>
       <x:c r="Q12" s="0" t="n">
-        <x:v>-0.1996316102</x:v>
+        <x:v>-0.1485442662</x:v>
       </x:c>
       <x:c r="T12" s="0" t="n">
-        <x:v>10218.8886627315</x:v>
+        <x:v>8866.49298414</x:v>
       </x:c>
       <x:c r="U12" s="0" t="n">
-        <x:v>0.0030980382</x:v>
+        <x:v>-0.0170396903</x:v>
       </x:c>
       <x:c r="V12" s="0" t="n">
-        <x:v>10158.682697334</x:v>
+        <x:v>10541.2516696049</x:v>
       </x:c>
       <x:c r="W12" s="0" t="n">
-        <x:v>0.0158682697</x:v>
+        <x:v>0.054125167</x:v>
       </x:c>
       <x:c r="Z12" s="0" t="n">
-        <x:v>15826.2562985156</x:v>
+        <x:v>15962.216560229</x:v>
       </x:c>
       <x:c r="AA12" s="0" t="n">
-        <x:v>0.0677820091</x:v>
+        <x:v>0.0690876535</x:v>
       </x:c>
       <x:c r="AB12" s="0" t="n">
-        <x:v>13545.9133709981</x:v>
+        <x:v>14410.5461393597</x:v>
       </x:c>
       <x:c r="AC12" s="0" t="n">
-        <x:v>0.3545913371</x:v>
+        <x:v>0.4410546139</x:v>
       </x:c>
       <x:c r="AF12" s="0" t="n">
-        <x:v>18014.2458534545</x:v>
+        <x:v>19164.0913334622</x:v>
       </x:c>
       <x:c r="AG12" s="0" t="n">
-        <x:v>0.0877186717</x:v>
+        <x:v>0.0973760099</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:33">
       <x:c r="A13" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D13" s="0" t="n">
         <x:v>10000</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G13" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I13" s="1">
-        <x:v>45989</x:v>
+        <x:v>45260</x:v>
       </x:c>
       <x:c r="J13" s="0" t="n">
-        <x:v>4273.9975550456</x:v>
+        <x:v>2877.0689671489</x:v>
       </x:c>
       <x:c r="K13" s="0" t="n">
-        <x:v>-0.5726002445</x:v>
+        <x:v>-0.7122931033</x:v>
       </x:c>
       <x:c r="N13" s="0" t="n">
-        <x:v>3680.2980384119</x:v>
+        <x:v>2303.5461050353</x:v>
       </x:c>
       <x:c r="O13" s="0" t="n">
-        <x:v>-0.1330714923</x:v>
+        <x:v>-0.1891998056</x:v>
       </x:c>
       <x:c r="P13" s="0" t="n">
-        <x:v>8003.6838978015</x:v>
+        <x:v>8514.5573380867</x:v>
       </x:c>
       <x:c r="Q13" s="0" t="n">
-        <x:v>-0.1996316102</x:v>
+        <x:v>-0.1485442662</x:v>
       </x:c>
       <x:c r="T13" s="0" t="n">
-        <x:v>9757.694255112</x:v>
+        <x:v>9458.3847525024</x:v>
       </x:c>
       <x:c r="U13" s="0" t="n">
-        <x:v>-0.0034980055</x:v>
+        <x:v>-0.0079232258</x:v>
       </x:c>
       <x:c r="V13" s="0" t="n">
-        <x:v>10136.0999963259</x:v>
+        <x:v>10556.4439557659</x:v>
       </x:c>
       <x:c r="W13" s="0" t="n">
-        <x:v>0.0136099996</x:v>
+        <x:v>0.0556443956</x:v>
       </x:c>
       <x:c r="Z13" s="0" t="n">
-        <x:v>15889.2739352191</x:v>
+        <x:v>15962.216560229</x:v>
       </x:c>
       <x:c r="AA13" s="0" t="n">
-        <x:v>0.0683883663</x:v>
+        <x:v>0.0690876535</x:v>
       </x:c>
       <x:c r="AB13" s="0" t="n">
-        <x:v>13545.9133709981</x:v>
+        <x:v>14410.5461393597</x:v>
       </x:c>
       <x:c r="AC13" s="0" t="n">
-        <x:v>0.3545913371</x:v>
+        <x:v>0.4410546139</x:v>
       </x:c>
       <x:c r="AF13" s="0" t="n">
-        <x:v>18014.2458534545</x:v>
+        <x:v>19164.0913334622</x:v>
       </x:c>
       <x:c r="AG13" s="0" t="n">
-        <x:v>0.0877186717</x:v>
+        <x:v>0.0973760099</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:33">
       <x:c r="A14" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D14" s="0" t="n">
         <x:v>10000</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G14" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="H14" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I14" s="1">
-        <x:v>46021</x:v>
+        <x:v>45289</x:v>
       </x:c>
       <x:c r="J14" s="0" t="n">
-        <x:v>4274.0054609453</x:v>
+        <x:v>2702.1219263955</x:v>
       </x:c>
       <x:c r="K14" s="0" t="n">
-        <x:v>-0.5725994539</x:v>
+        <x:v>-0.7297878074</x:v>
       </x:c>
       <x:c r="N14" s="0" t="n">
-        <x:v>3680.3184200271</x:v>
+        <x:v>2164.9987953968</x:v>
       </x:c>
       <x:c r="O14" s="0" t="n">
-        <x:v>-0.1330708065</x:v>
+        <x:v>-0.1963529037</x:v>
       </x:c>
       <x:c r="P14" s="0" t="n">
         <x:v>8003.6838978015</x:v>
       </x:c>
       <x:c r="Q14" s="0" t="n">
         <x:v>-0.1996316102</x:v>
       </x:c>
       <x:c r="T14" s="0" t="n">
-        <x:v>9852.8841285297</x:v>
+        <x:v>9267.672197084</x:v>
       </x:c>
       <x:c r="U14" s="0" t="n">
-        <x:v>-0.0021150281</x:v>
+        <x:v>-0.0108058862</x:v>
       </x:c>
       <x:c r="V14" s="0" t="n">
-        <x:v>10086.9529459884</x:v>
+        <x:v>9923.0573184199</x:v>
       </x:c>
       <x:c r="W14" s="0" t="n">
-        <x:v>0.0086952946</x:v>
+        <x:v>-0.0076942682</x:v>
       </x:c>
       <x:c r="Z14" s="0" t="n">
-        <x:v>15928.3961979978</x:v>
+        <x:v>15109.8603072721</x:v>
       </x:c>
       <x:c r="AA14" s="0" t="n">
-        <x:v>0.0687637654</x:v>
+        <x:v>0.0607392414</x:v>
       </x:c>
       <x:c r="AB14" s="0" t="n">
         <x:v>13545.9133709981</x:v>
       </x:c>
       <x:c r="AC14" s="0" t="n">
         <x:v>0.3545913371</x:v>
       </x:c>
       <x:c r="AF14" s="0" t="n">
-        <x:v>18889.8446833931</x:v>
+        <x:v>18014.2458534545</x:v>
       </x:c>
       <x:c r="AG14" s="0" t="n">
-        <x:v>0.0951187081</x:v>
+        <x:v>0.0877186717</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:33">
       <x:c r="A15" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D15" s="0" t="n">
         <x:v>10000</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G15" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I15" s="1">
-        <x:v>46052</x:v>
+        <x:v>45322</x:v>
       </x:c>
       <x:c r="J15" s="0" t="n">
-        <x:v>4273.7872814083</x:v>
+        <x:v>2702.1404419124</x:v>
       </x:c>
       <x:c r="K15" s="0" t="n">
-        <x:v>-0.5726212719</x:v>
+        <x:v>-0.7297859558</x:v>
       </x:c>
       <x:c r="N15" s="0" t="n">
-        <x:v>3680.2891320503</x:v>
+        <x:v>2165.021135947</x:v>
       </x:c>
       <x:c r="O15" s="0" t="n">
-        <x:v>-0.1330717921</x:v>
+        <x:v>-0.196351719</x:v>
       </x:c>
       <x:c r="P15" s="0" t="n">
         <x:v>8003.6838978015</x:v>
       </x:c>
       <x:c r="Q15" s="0" t="n">
         <x:v>-0.1996316102</x:v>
       </x:c>
       <x:c r="T15" s="0" t="n">
-        <x:v>9747.8706445001</x:v>
+        <x:v>9431.7930435577</x:v>
       </x:c>
       <x:c r="U15" s="0" t="n">
-        <x:v>-0.0036413865</x:v>
+        <x:v>-0.0083221592</x:v>
       </x:c>
       <x:c r="V15" s="0" t="n">
-        <x:v>10034.2308882699</x:v>
+        <x:v>9923.0573184199</x:v>
       </x:c>
       <x:c r="W15" s="0" t="n">
-        <x:v>0.0034230888</x:v>
+        <x:v>-0.0076942682</x:v>
       </x:c>
       <x:c r="Z15" s="0" t="n">
-        <x:v>15928.3961979978</x:v>
+        <x:v>15167.341341977</x:v>
       </x:c>
       <x:c r="AA15" s="0" t="n">
-        <x:v>0.0687637654</x:v>
+        <x:v>0.0613147711</x:v>
       </x:c>
       <x:c r="AB15" s="0" t="n">
         <x:v>13545.9133709981</x:v>
       </x:c>
       <x:c r="AC15" s="0" t="n">
         <x:v>0.3545913371</x:v>
       </x:c>
       <x:c r="AF15" s="0" t="n">
-        <x:v>18889.8446833931</x:v>
+        <x:v>18014.2458534545</x:v>
       </x:c>
       <x:c r="AG15" s="0" t="n">
-        <x:v>0.0951187081</x:v>
+        <x:v>0.0877186717</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:33">
       <x:c r="A16" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D16" s="0" t="n">
         <x:v>10000</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G16" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="H16" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="I16" s="1">
-        <x:v>46080</x:v>
+        <x:v>45351</x:v>
       </x:c>
       <x:c r="J16" s="0" t="n">
-        <x:v>4271.5280262603</x:v>
+        <x:v>2702.5047002</x:v>
       </x:c>
       <x:c r="K16" s="0" t="n">
-        <x:v>-0.5728471974</x:v>
+        <x:v>-0.72974953</x:v>
       </x:c>
       <x:c r="N16" s="0" t="n">
-        <x:v>3679.8457808827</x:v>
+        <x:v>2165.0735521493</x:v>
       </x:c>
       <x:c r="O16" s="0" t="n">
-        <x:v>-0.1330867122</x:v>
+        <x:v>-0.1963489395</x:v>
       </x:c>
       <x:c r="P16" s="0" t="n">
         <x:v>8003.6838978015</x:v>
       </x:c>
       <x:c r="Q16" s="0" t="n">
         <x:v>-0.1996316102</x:v>
       </x:c>
       <x:c r="T16" s="0" t="n">
-        <x:v>9978.3572458817</x:v>
+        <x:v>9765.1903651904</x:v>
       </x:c>
       <x:c r="U16" s="0" t="n">
-        <x:v>-0.0003094694</x:v>
+        <x:v>-0.0033886789</x:v>
       </x:c>
       <x:c r="V16" s="0" t="n">
-        <x:v>10034.2308882699</x:v>
+        <x:v>9924.3801652893</x:v>
       </x:c>
       <x:c r="W16" s="0" t="n">
-        <x:v>0.0034230888</x:v>
+        <x:v>-0.0075619835</x:v>
       </x:c>
       <x:c r="Z16" s="0" t="n">
-        <x:v>15928.3961979978</x:v>
+        <x:v>15220.8063214486</x:v>
       </x:c>
       <x:c r="AA16" s="0" t="n">
-        <x:v>0.0687637654</x:v>
+        <x:v>0.0618484143</x:v>
       </x:c>
       <x:c r="AB16" s="0" t="n">
         <x:v>13545.9133709981</x:v>
       </x:c>
       <x:c r="AC16" s="0" t="n">
         <x:v>0.3545913371</x:v>
       </x:c>
       <x:c r="AF16" s="0" t="n">
-        <x:v>18889.8446833931</x:v>
+        <x:v>18014.2458534545</x:v>
       </x:c>
       <x:c r="AG16" s="0" t="n">
-        <x:v>0.0951187081</x:v>
+        <x:v>0.0877186717</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:33">
       <x:c r="A17" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D17" s="0" t="n">
         <x:v>10000</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G17" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I17" s="1">
-        <x:v>46112</x:v>
+        <x:v>45379</x:v>
       </x:c>
       <x:c r="J17" s="0" t="n">
-        <x:v>4271.7408856105</x:v>
+        <x:v>2702.4161510886</x:v>
       </x:c>
       <x:c r="K17" s="0" t="n">
-        <x:v>-0.5728259114</x:v>
+        <x:v>-0.7297583849</x:v>
       </x:c>
       <x:c r="N17" s="0" t="n">
-        <x:v>3679.8383764032</x:v>
+        <x:v>2165.0528667939</x:v>
       </x:c>
       <x:c r="O17" s="0" t="n">
-        <x:v>-0.1330869614</x:v>
+        <x:v>-0.1963500364</x:v>
       </x:c>
       <x:c r="P17" s="0" t="n">
         <x:v>8003.6838978015</x:v>
       </x:c>
       <x:c r="Q17" s="0" t="n">
         <x:v>-0.1996316102</x:v>
       </x:c>
       <x:c r="T17" s="0" t="n">
-        <x:v>9268.7011311015</x:v>
+        <x:v>10115.3434800494</x:v>
       </x:c>
       <x:c r="U17" s="0" t="n">
-        <x:v>-0.0107901977</x:v>
+        <x:v>0.0016396763</x:v>
       </x:c>
       <x:c r="V17" s="0" t="n">
-        <x:v>10022.7056312593</x:v>
+        <x:v>9926.5751409659</x:v>
       </x:c>
       <x:c r="W17" s="0" t="n">
-        <x:v>0.0022705631</x:v>
+        <x:v>-0.0073424859</x:v>
       </x:c>
       <x:c r="Z17" s="0" t="n">
-        <x:v>15928.3961979978</x:v>
+        <x:v>15274.8476857482</x:v>
       </x:c>
       <x:c r="AA17" s="0" t="n">
-        <x:v>0.0687637654</x:v>
+        <x:v>0.0623861801</x:v>
       </x:c>
       <x:c r="AB17" s="0" t="n">
         <x:v>13545.9133709981</x:v>
       </x:c>
       <x:c r="AC17" s="0" t="n">
         <x:v>0.3545913371</x:v>
       </x:c>
       <x:c r="AF17" s="0" t="n">
-        <x:v>18889.8446833931</x:v>
+        <x:v>18014.2458534545</x:v>
       </x:c>
       <x:c r="AG17" s="0" t="n">
-        <x:v>0.0951187081</x:v>
+        <x:v>0.0877186717</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:33">
       <x:c r="A18" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D18" s="0" t="n">
         <x:v>10000</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G18" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="H18" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I18" s="1">
-        <x:v>46142</x:v>
+        <x:v>45412</x:v>
       </x:c>
       <x:c r="J18" s="0" t="n">
-        <x:v>4274.2881616774</x:v>
+        <x:v>2703.9981490571</x:v>
       </x:c>
       <x:c r="K18" s="0" t="n">
-        <x:v>-0.5725711838</x:v>
+        <x:v>-0.7296001851</x:v>
       </x:c>
       <x:c r="N18" s="0" t="n">
-        <x:v>3680.3494932039</x:v>
+        <x:v>2165.3019788209</x:v>
       </x:c>
       <x:c r="O18" s="0" t="n">
-        <x:v>-0.1330697608</x:v>
+        <x:v>-0.1963368273</x:v>
       </x:c>
       <x:c r="P18" s="0" t="n">
         <x:v>8003.6838978015</x:v>
       </x:c>
       <x:c r="Q18" s="0" t="n">
         <x:v>-0.1996316102</x:v>
       </x:c>
       <x:c r="T18" s="0" t="n">
-        <x:v>9845.6312153648</x:v>
+        <x:v>9917.7110471228</x:v>
       </x:c>
       <x:c r="U18" s="0" t="n">
-        <x:v>-0.002219999</x:v>
+        <x:v>-0.0011797235</x:v>
       </x:c>
       <x:c r="V18" s="0" t="n">
-        <x:v>10022.7056312593</x:v>
+        <x:v>9967.1956041699</x:v>
       </x:c>
       <x:c r="W18" s="0" t="n">
-        <x:v>0.0022705631</x:v>
+        <x:v>-0.0032804396</x:v>
       </x:c>
       <x:c r="Z18" s="0" t="n">
-        <x:v>15928.3961979978</x:v>
+        <x:v>15321.60027226</x:v>
       </x:c>
       <x:c r="AA18" s="0" t="n">
-        <x:v>0.0687637654</x:v>
+        <x:v>0.0628501013</x:v>
       </x:c>
       <x:c r="AB18" s="0" t="n">
         <x:v>13545.9133709981</x:v>
       </x:c>
       <x:c r="AC18" s="0" t="n">
         <x:v>0.3545913371</x:v>
       </x:c>
       <x:c r="AF18" s="0" t="n">
-        <x:v>18889.8446833931</x:v>
+        <x:v>18014.2458534545</x:v>
       </x:c>
       <x:c r="AG18" s="0" t="n">
-        <x:v>0.0951187081</x:v>
+        <x:v>0.0877186717</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:33">
       <x:c r="A19" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D19" s="0" t="n">
         <x:v>10000</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G19" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I19" s="1">
-        <x:v>46171</x:v>
+        <x:v>45443</x:v>
       </x:c>
       <x:c r="J19" s="0" t="n">
-        <x:v>4273.9425002021</x:v>
+        <x:v>2702.8231350817</x:v>
       </x:c>
       <x:c r="K19" s="0" t="n">
-        <x:v>-0.57260575</x:v>
+        <x:v>-0.7297176865</x:v>
       </x:c>
       <x:c r="N19" s="0" t="n">
-        <x:v>3680.2920666458</x:v>
+        <x:v>2165.0886949674</x:v>
       </x:c>
       <x:c r="O19" s="0" t="n">
-        <x:v>-0.1330716933</x:v>
+        <x:v>-0.1963481366</x:v>
       </x:c>
       <x:c r="P19" s="0" t="n">
         <x:v>8003.6838978015</x:v>
       </x:c>
       <x:c r="Q19" s="0" t="n">
         <x:v>-0.1996316102</x:v>
       </x:c>
       <x:c r="T19" s="0" t="n">
-        <x:v>10358.6958172019</x:v>
+        <x:v>10204.7077105901</x:v>
       </x:c>
       <x:c r="U19" s="0" t="n">
-        <x:v>0.0050471584</x:v>
+        <x:v>0.00289906</x:v>
       </x:c>
       <x:c r="V19" s="0" t="n">
-        <x:v>10022.7056312593</x:v>
+        <x:v>9977.8473962684</x:v>
       </x:c>
       <x:c r="W19" s="0" t="n">
-        <x:v>0.0022705631</x:v>
+        <x:v>-0.0022152604</x:v>
       </x:c>
       <x:c r="Z19" s="0" t="n">
-        <x:v>15928.3961979978</x:v>
+        <x:v>15325.8560957055</x:v>
       </x:c>
       <x:c r="AA19" s="0" t="n">
-        <x:v>0.0687637654</x:v>
+        <x:v>0.0628922711</x:v>
       </x:c>
       <x:c r="AB19" s="0" t="n">
         <x:v>13545.9133709981</x:v>
       </x:c>
       <x:c r="AC19" s="0" t="n">
         <x:v>0.3545913371</x:v>
       </x:c>
       <x:c r="AF19" s="0" t="n">
-        <x:v>18889.8446833931</x:v>
+        <x:v>18014.2458534545</x:v>
       </x:c>
       <x:c r="AG19" s="0" t="n">
-        <x:v>0.0951187081</x:v>
+        <x:v>0.0877186717</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:33">
       <x:c r="A20" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D20" s="0" t="n">
         <x:v>10000</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G20" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="H20" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I20" s="1">
-        <x:v>46203</x:v>
+        <x:v>45471</x:v>
       </x:c>
       <x:c r="J20" s="0" t="n">
-        <x:v>4275.5942794378</x:v>
+        <x:v>2703.4124387829</x:v>
       </x:c>
       <x:c r="K20" s="0" t="n">
-        <x:v>-0.5724405721</x:v>
+        <x:v>-0.7296587561</x:v>
       </x:c>
       <x:c r="N20" s="0" t="n">
-        <x:v>3680.6013623345</x:v>
+        <x:v>2155.5251297042</x:v>
       </x:c>
       <x:c r="O20" s="0" t="n">
-        <x:v>-0.1330612855</x:v>
+        <x:v>-0.1968562231</x:v>
       </x:c>
       <x:c r="P20" s="0" t="n">
         <x:v>8003.6838978015</x:v>
       </x:c>
       <x:c r="Q20" s="0" t="n">
         <x:v>-0.1996316102</x:v>
       </x:c>
       <x:c r="T20" s="0" t="n">
-        <x:v>10489.6378956958</x:v>
+        <x:v>10204.7077105901</x:v>
       </x:c>
       <x:c r="U20" s="0" t="n">
-        <x:v>0.0068523434</x:v>
+        <x:v>0.00289906</x:v>
       </x:c>
       <x:c r="V20" s="0" t="n">
-        <x:v>10022.7056312593</x:v>
+        <x:v>9967.1956041699</x:v>
       </x:c>
       <x:c r="W20" s="0" t="n">
-        <x:v>0.0022705631</x:v>
+        <x:v>-0.0032804396</x:v>
       </x:c>
       <x:c r="Z20" s="0" t="n">
-        <x:v>15928.3961979978</x:v>
+        <x:v>15331.1695179588</x:v>
       </x:c>
       <x:c r="AA20" s="0" t="n">
-        <x:v>0.0687637654</x:v>
+        <x:v>0.0629449063</x:v>
       </x:c>
       <x:c r="AB20" s="0" t="n">
         <x:v>13545.9133709981</x:v>
       </x:c>
       <x:c r="AC20" s="0" t="n">
         <x:v>0.3545913371</x:v>
       </x:c>
       <x:c r="AF20" s="0" t="n">
-        <x:v>18889.8446833931</x:v>
+        <x:v>18014.2458534545</x:v>
       </x:c>
       <x:c r="AG20" s="0" t="n">
-        <x:v>0.0951187081</x:v>
+        <x:v>0.0877186717</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:33">
       <x:c r="A21" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D21" s="0" t="n">
         <x:v>10000</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G21" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I21" s="1">
-        <x:v>46234</x:v>
+        <x:v>45504</x:v>
       </x:c>
       <x:c r="J21" s="0" t="n">
-        <x:v>4276.1342837982</x:v>
+        <x:v>2657.1577866621</x:v>
       </x:c>
       <x:c r="K21" s="0" t="n">
-        <x:v>-0.5723865716</x:v>
+        <x:v>-0.7342842213</x:v>
       </x:c>
       <x:c r="N21" s="0" t="n">
-        <x:v>3680.7319220053</x:v>
+        <x:v>2106.280455828</x:v>
       </x:c>
       <x:c r="O21" s="0" t="n">
-        <x:v>-0.1330568923</x:v>
+        <x:v>-0.1995034641</x:v>
       </x:c>
       <x:c r="P21" s="0" t="n">
         <x:v>8003.6838978015</x:v>
       </x:c>
       <x:c r="Q21" s="0" t="n">
         <x:v>-0.1996316102</x:v>
       </x:c>
       <x:c r="T21" s="0" t="n">
-        <x:v>10330.1525848326</x:v>
+        <x:v>10204.7077105901</x:v>
       </x:c>
       <x:c r="U21" s="0" t="n">
-        <x:v>0.0046510629</x:v>
+        <x:v>0.00289906</x:v>
       </x:c>
       <x:c r="V21" s="0" t="n">
-        <x:v>10022.7056312593</x:v>
+        <x:v>9977.8473962684</x:v>
       </x:c>
       <x:c r="W21" s="0" t="n">
-        <x:v>0.0022705631</x:v>
+        <x:v>-0.0022152604</x:v>
       </x:c>
       <x:c r="Z21" s="0" t="n">
-        <x:v>15928.3961979978</x:v>
+        <x:v>15331.1695179588</x:v>
       </x:c>
       <x:c r="AA21" s="0" t="n">
-        <x:v>0.0687637654</x:v>
+        <x:v>0.0629449063</x:v>
       </x:c>
       <x:c r="AB21" s="0" t="n">
         <x:v>13545.9133709981</x:v>
       </x:c>
       <x:c r="AC21" s="0" t="n">
         <x:v>0.3545913371</x:v>
       </x:c>
       <x:c r="AF21" s="0" t="n">
+        <x:v>18014.2458534545</x:v>
+      </x:c>
+      <x:c r="AG21" s="0" t="n">
+        <x:v>0.0877186717</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:33">
+      <x:c r="A22" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B22" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C22" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="D22" s="0" t="n">
+        <x:v>10000</x:v>
+      </x:c>
+      <x:c r="E22" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="G22" s="0" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="H22" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="I22" s="1">
+        <x:v>45534</x:v>
+      </x:c>
+      <x:c r="J22" s="0" t="n">
+        <x:v>2656.3497633484</x:v>
+      </x:c>
+      <x:c r="K22" s="0" t="n">
+        <x:v>-0.7343650237</x:v>
+      </x:c>
+      <x:c r="N22" s="0" t="n">
+        <x:v>2064.5488958372</x:v>
+      </x:c>
+      <x:c r="O22" s="0" t="n">
+        <x:v>-0.2017886812</x:v>
+      </x:c>
+      <x:c r="P22" s="0" t="n">
+        <x:v>8003.6838978015</x:v>
+      </x:c>
+      <x:c r="Q22" s="0" t="n">
+        <x:v>-0.1996316102</x:v>
+      </x:c>
+      <x:c r="T22" s="0" t="n">
+        <x:v>10204.7077105901</x:v>
+      </x:c>
+      <x:c r="U22" s="0" t="n">
+        <x:v>0.00289906</x:v>
+      </x:c>
+      <x:c r="V22" s="0" t="n">
+        <x:v>9996.6181532701</x:v>
+      </x:c>
+      <x:c r="W22" s="0" t="n">
+        <x:v>-0.0003381847</x:v>
+      </x:c>
+      <x:c r="Z22" s="0" t="n">
+        <x:v>15331.1695179588</x:v>
+      </x:c>
+      <x:c r="AA22" s="0" t="n">
+        <x:v>0.0629449063</x:v>
+      </x:c>
+      <x:c r="AB22" s="0" t="n">
+        <x:v>13545.9133709981</x:v>
+      </x:c>
+      <x:c r="AC22" s="0" t="n">
+        <x:v>0.3545913371</x:v>
+      </x:c>
+      <x:c r="AF22" s="0" t="n">
+        <x:v>18014.2458534545</x:v>
+      </x:c>
+      <x:c r="AG22" s="0" t="n">
+        <x:v>0.0877186717</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:33">
+      <x:c r="A23" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B23" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C23" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="D23" s="0" t="n">
+        <x:v>10000</x:v>
+      </x:c>
+      <x:c r="E23" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="G23" s="0" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="H23" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="I23" s="1">
+        <x:v>45656</x:v>
+      </x:c>
+      <x:c r="J23" s="0" t="n">
+        <x:v>2703.2499873672</x:v>
+      </x:c>
+      <x:c r="K23" s="0" t="n">
+        <x:v>-0.7296750013</x:v>
+      </x:c>
+      <x:c r="N23" s="0" t="n">
+        <x:v>2981.2199275399</x:v>
+      </x:c>
+      <x:c r="O23" s="0" t="n">
+        <x:v>-0.1587725594</x:v>
+      </x:c>
+      <x:c r="P23" s="0" t="n">
+        <x:v>8003.6838978015</x:v>
+      </x:c>
+      <x:c r="Q23" s="0" t="n">
+        <x:v>-0.1996316102</x:v>
+      </x:c>
+      <x:c r="T23" s="0" t="n">
+        <x:v>10932.940262352</x:v>
+      </x:c>
+      <x:c r="U23" s="0" t="n">
+        <x:v>0.0128236961</x:v>
+      </x:c>
+      <x:c r="V23" s="0" t="n">
+        <x:v>10174.0034030141</x:v>
+      </x:c>
+      <x:c r="W23" s="0" t="n">
+        <x:v>0.0174003403</x:v>
+      </x:c>
+      <x:c r="Z23" s="0" t="n">
+        <x:v>15578.0502060381</x:v>
+      </x:c>
+      <x:c r="AA23" s="0" t="n">
+        <x:v>0.0653734542</x:v>
+      </x:c>
+      <x:c r="AB23" s="0" t="n">
+        <x:v>13545.9133709981</x:v>
+      </x:c>
+      <x:c r="AC23" s="0" t="n">
+        <x:v>0.3545913371</x:v>
+      </x:c>
+      <x:c r="AF23" s="0" t="n">
+        <x:v>18014.2458534545</x:v>
+      </x:c>
+      <x:c r="AG23" s="0" t="n">
+        <x:v>0.0877186717</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:33">
+      <x:c r="A24" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B24" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C24" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="D24" s="0" t="n">
+        <x:v>10000</x:v>
+      </x:c>
+      <x:c r="E24" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="G24" s="0" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="H24" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="I24" s="1">
+        <x:v>45688</x:v>
+      </x:c>
+      <x:c r="J24" s="0" t="n">
+        <x:v>2702.9182126783</x:v>
+      </x:c>
+      <x:c r="K24" s="0" t="n">
+        <x:v>-0.7297081787</x:v>
+      </x:c>
+      <x:c r="N24" s="0" t="n">
+        <x:v>4069.2102331075</x:v>
+      </x:c>
+      <x:c r="O24" s="0" t="n">
+        <x:v>-0.1205407268</x:v>
+      </x:c>
+      <x:c r="P24" s="0" t="n">
+        <x:v>8003.6838978015</x:v>
+      </x:c>
+      <x:c r="Q24" s="0" t="n">
+        <x:v>-0.1996316102</x:v>
+      </x:c>
+      <x:c r="T24" s="0" t="n">
+        <x:v>11281.0276499795</x:v>
+      </x:c>
+      <x:c r="U24" s="0" t="n">
+        <x:v>0.0173687196</x:v>
+      </x:c>
+      <x:c r="V24" s="0" t="n">
+        <x:v>10179.1540970113</x:v>
+      </x:c>
+      <x:c r="W24" s="0" t="n">
+        <x:v>0.0179154097</x:v>
+      </x:c>
+      <x:c r="Z24" s="0" t="n">
+        <x:v>15578.0502060381</x:v>
+      </x:c>
+      <x:c r="AA24" s="0" t="n">
+        <x:v>0.0653734542</x:v>
+      </x:c>
+      <x:c r="AB24" s="0" t="n">
+        <x:v>13545.9133709981</x:v>
+      </x:c>
+      <x:c r="AC24" s="0" t="n">
+        <x:v>0.3545913371</x:v>
+      </x:c>
+      <x:c r="AF24" s="0" t="n">
+        <x:v>18014.2458534545</x:v>
+      </x:c>
+      <x:c r="AG24" s="0" t="n">
+        <x:v>0.0877186717</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:33">
+      <x:c r="A25" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B25" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C25" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="D25" s="0" t="n">
+        <x:v>10000</x:v>
+      </x:c>
+      <x:c r="E25" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="G25" s="0" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="H25" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="I25" s="1">
+        <x:v>45716</x:v>
+      </x:c>
+      <x:c r="J25" s="0" t="n">
+        <x:v>3583.188840323</x:v>
+      </x:c>
+      <x:c r="K25" s="0" t="n">
+        <x:v>-0.641681116</x:v>
+      </x:c>
+      <x:c r="N25" s="0" t="n">
+        <x:v>4199.6385630477</x:v>
+      </x:c>
+      <x:c r="O25" s="0" t="n">
+        <x:v>-0.1165679912</x:v>
+      </x:c>
+      <x:c r="P25" s="0" t="n">
+        <x:v>8003.6838978015</x:v>
+      </x:c>
+      <x:c r="Q25" s="0" t="n">
+        <x:v>-0.1996316102</x:v>
+      </x:c>
+      <x:c r="T25" s="0" t="n">
+        <x:v>10730.0365172247</x:v>
+      </x:c>
+      <x:c r="U25" s="0" t="n">
+        <x:v>0.0101168134</x:v>
+      </x:c>
+      <x:c r="V25" s="0" t="n">
+        <x:v>10189.8417662894</x:v>
+      </x:c>
+      <x:c r="W25" s="0" t="n">
+        <x:v>0.0189841766</x:v>
+      </x:c>
+      <x:c r="Z25" s="0" t="n">
+        <x:v>15590.5073257887</x:v>
+      </x:c>
+      <x:c r="AA25" s="0" t="n">
+        <x:v>0.0654951175</x:v>
+      </x:c>
+      <x:c r="AB25" s="0" t="n">
+        <x:v>13545.9133709981</x:v>
+      </x:c>
+      <x:c r="AC25" s="0" t="n">
+        <x:v>0.3545913371</x:v>
+      </x:c>
+      <x:c r="AF25" s="0" t="n">
+        <x:v>18014.2458534545</x:v>
+      </x:c>
+      <x:c r="AG25" s="0" t="n">
+        <x:v>0.0877186717</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:33">
+      <x:c r="A26" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B26" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C26" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="D26" s="0" t="n">
+        <x:v>10000</x:v>
+      </x:c>
+      <x:c r="E26" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="G26" s="0" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="H26" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="I26" s="1">
+        <x:v>45747</x:v>
+      </x:c>
+      <x:c r="J26" s="0" t="n">
+        <x:v>5640.6372559119</x:v>
+      </x:c>
+      <x:c r="K26" s="0" t="n">
+        <x:v>-0.4359362744</x:v>
+      </x:c>
+      <x:c r="N26" s="0" t="n">
+        <x:v>4357.7508987936</x:v>
+      </x:c>
+      <x:c r="O26" s="0" t="n">
+        <x:v>-0.1118914374</x:v>
+      </x:c>
+      <x:c r="P26" s="0" t="n">
+        <x:v>8003.6838978015</x:v>
+      </x:c>
+      <x:c r="Q26" s="0" t="n">
+        <x:v>-0.1996316102</x:v>
+      </x:c>
+      <x:c r="T26" s="0" t="n">
+        <x:v>9727.3870200476</x:v>
+      </x:c>
+      <x:c r="U26" s="0" t="n">
+        <x:v>-0.003940755</x:v>
+      </x:c>
+      <x:c r="V26" s="0" t="n">
+        <x:v>10205.7677008751</x:v>
+      </x:c>
+      <x:c r="W26" s="0" t="n">
+        <x:v>0.0205767701</x:v>
+      </x:c>
+      <x:c r="Z26" s="0" t="n">
+        <x:v>15695.2870344496</x:v>
+      </x:c>
+      <x:c r="AA26" s="0" t="n">
+        <x:v>0.0665151708</x:v>
+      </x:c>
+      <x:c r="AB26" s="0" t="n">
+        <x:v>13545.9133709981</x:v>
+      </x:c>
+      <x:c r="AC26" s="0" t="n">
+        <x:v>0.3545913371</x:v>
+      </x:c>
+      <x:c r="AF26" s="0" t="n">
+        <x:v>18014.2458534545</x:v>
+      </x:c>
+      <x:c r="AG26" s="0" t="n">
+        <x:v>0.0877186717</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:33">
+      <x:c r="A27" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B27" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C27" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="D27" s="0" t="n">
+        <x:v>10000</x:v>
+      </x:c>
+      <x:c r="E27" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="G27" s="0" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="H27" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="I27" s="1">
+        <x:v>45777</x:v>
+      </x:c>
+      <x:c r="J27" s="0" t="n">
+        <x:v>4417.6490481342</x:v>
+      </x:c>
+      <x:c r="K27" s="0" t="n">
+        <x:v>-0.5582350952</x:v>
+      </x:c>
+      <x:c r="N27" s="0" t="n">
+        <x:v>4358.2560427235</x:v>
+      </x:c>
+      <x:c r="O27" s="0" t="n">
+        <x:v>-0.1118767312</x:v>
+      </x:c>
+      <x:c r="P27" s="0" t="n">
+        <x:v>8003.6838978015</x:v>
+      </x:c>
+      <x:c r="Q27" s="0" t="n">
+        <x:v>-0.1996316102</x:v>
+      </x:c>
+      <x:c r="T27" s="0" t="n">
+        <x:v>9361.6717635066</x:v>
+      </x:c>
+      <x:c r="U27" s="0" t="n">
+        <x:v>-0.0093787726</x:v>
+      </x:c>
+      <x:c r="V27" s="0" t="n">
+        <x:v>10189.8417662894</x:v>
+      </x:c>
+      <x:c r="W27" s="0" t="n">
+        <x:v>0.0189841766</x:v>
+      </x:c>
+      <x:c r="Z27" s="0" t="n">
+        <x:v>15610.3087717321</x:v>
+      </x:c>
+      <x:c r="AA27" s="0" t="n">
+        <x:v>0.0656883383</x:v>
+      </x:c>
+      <x:c r="AB27" s="0" t="n">
+        <x:v>13545.9133709981</x:v>
+      </x:c>
+      <x:c r="AC27" s="0" t="n">
+        <x:v>0.3545913371</x:v>
+      </x:c>
+      <x:c r="AF27" s="0" t="n">
+        <x:v>18014.2458534545</x:v>
+      </x:c>
+      <x:c r="AG27" s="0" t="n">
+        <x:v>0.0877186717</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:33">
+      <x:c r="A28" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B28" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C28" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="D28" s="0" t="n">
+        <x:v>10000</x:v>
+      </x:c>
+      <x:c r="E28" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="G28" s="0" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="H28" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="I28" s="1">
+        <x:v>45807</x:v>
+      </x:c>
+      <x:c r="J28" s="0" t="n">
+        <x:v>4283.7277584153</x:v>
+      </x:c>
+      <x:c r="K28" s="0" t="n">
+        <x:v>-0.5716272242</x:v>
+      </x:c>
+      <x:c r="N28" s="0" t="n">
+        <x:v>4250.0265974545</x:v>
+      </x:c>
+      <x:c r="O28" s="0" t="n">
+        <x:v>-0.1150614945</x:v>
+      </x:c>
+      <x:c r="P28" s="0" t="n">
+        <x:v>8003.6838978015</x:v>
+      </x:c>
+      <x:c r="Q28" s="0" t="n">
+        <x:v>-0.1996316102</x:v>
+      </x:c>
+      <x:c r="T28" s="0" t="n">
+        <x:v>9871.9164118247</x:v>
+      </x:c>
+      <x:c r="U28" s="0" t="n">
+        <x:v>-0.00183989</x:v>
+      </x:c>
+      <x:c r="V28" s="0" t="n">
+        <x:v>10189.8417662894</x:v>
+      </x:c>
+      <x:c r="W28" s="0" t="n">
+        <x:v>0.0189841766</x:v>
+      </x:c>
+      <x:c r="Z28" s="0" t="n">
+        <x:v>15695.2870344496</x:v>
+      </x:c>
+      <x:c r="AA28" s="0" t="n">
+        <x:v>0.0665151708</x:v>
+      </x:c>
+      <x:c r="AB28" s="0" t="n">
+        <x:v>13545.9133709981</x:v>
+      </x:c>
+      <x:c r="AC28" s="0" t="n">
+        <x:v>0.3545913371</x:v>
+      </x:c>
+      <x:c r="AF28" s="0" t="n">
+        <x:v>18014.2458534545</x:v>
+      </x:c>
+      <x:c r="AG28" s="0" t="n">
+        <x:v>0.0877186717</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:33">
+      <x:c r="A29" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B29" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C29" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="D29" s="0" t="n">
+        <x:v>10000</x:v>
+      </x:c>
+      <x:c r="E29" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="G29" s="0" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="H29" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="I29" s="1">
+        <x:v>45838</x:v>
+      </x:c>
+      <x:c r="J29" s="0" t="n">
+        <x:v>4282.2126859054</x:v>
+      </x:c>
+      <x:c r="K29" s="0" t="n">
+        <x:v>-0.5717787314</x:v>
+      </x:c>
+      <x:c r="N29" s="0" t="n">
+        <x:v>4136.9435589012</x:v>
+      </x:c>
+      <x:c r="O29" s="0" t="n">
+        <x:v>-0.118464224</x:v>
+      </x:c>
+      <x:c r="P29" s="0" t="n">
+        <x:v>8003.6838978015</x:v>
+      </x:c>
+      <x:c r="Q29" s="0" t="n">
+        <x:v>-0.1996316102</x:v>
+      </x:c>
+      <x:c r="T29" s="0" t="n">
+        <x:v>9700.9033010032</x:v>
+      </x:c>
+      <x:c r="U29" s="0" t="n">
+        <x:v>-0.004328617</x:v>
+      </x:c>
+      <x:c r="V29" s="0" t="n">
+        <x:v>10189.8417662894</x:v>
+      </x:c>
+      <x:c r="W29" s="0" t="n">
+        <x:v>0.0189841766</x:v>
+      </x:c>
+      <x:c r="Z29" s="0" t="n">
+        <x:v>15726.6668171646</x:v>
+      </x:c>
+      <x:c r="AA29" s="0" t="n">
+        <x:v>0.0668195239</x:v>
+      </x:c>
+      <x:c r="AB29" s="0" t="n">
+        <x:v>13545.9133709981</x:v>
+      </x:c>
+      <x:c r="AC29" s="0" t="n">
+        <x:v>0.3545913371</x:v>
+      </x:c>
+      <x:c r="AF29" s="0" t="n">
+        <x:v>18014.2458534545</x:v>
+      </x:c>
+      <x:c r="AG29" s="0" t="n">
+        <x:v>0.0877186717</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:33">
+      <x:c r="A30" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B30" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C30" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="D30" s="0" t="n">
+        <x:v>10000</x:v>
+      </x:c>
+      <x:c r="E30" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="G30" s="0" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="H30" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="I30" s="1">
+        <x:v>45869</x:v>
+      </x:c>
+      <x:c r="J30" s="0" t="n">
+        <x:v>4281.1829636659</x:v>
+      </x:c>
+      <x:c r="K30" s="0" t="n">
+        <x:v>-0.5718817036</x:v>
+      </x:c>
+      <x:c r="N30" s="0" t="n">
+        <x:v>3681.6989462402</x:v>
+      </x:c>
+      <x:c r="O30" s="0" t="n">
+        <x:v>-0.1330243576</x:v>
+      </x:c>
+      <x:c r="P30" s="0" t="n">
+        <x:v>8003.6838978015</x:v>
+      </x:c>
+      <x:c r="Q30" s="0" t="n">
+        <x:v>-0.1996316102</x:v>
+      </x:c>
+      <x:c r="T30" s="0" t="n">
+        <x:v>9910.6756868245</x:v>
+      </x:c>
+      <x:c r="U30" s="0" t="n">
+        <x:v>-0.0012809738</x:v>
+      </x:c>
+      <x:c r="V30" s="0" t="n">
+        <x:v>10179.1540970113</x:v>
+      </x:c>
+      <x:c r="W30" s="0" t="n">
+        <x:v>0.0179154097</x:v>
+      </x:c>
+      <x:c r="Z30" s="0" t="n">
+        <x:v>15726.6668171646</x:v>
+      </x:c>
+      <x:c r="AA30" s="0" t="n">
+        <x:v>0.0668195239</x:v>
+      </x:c>
+      <x:c r="AB30" s="0" t="n">
+        <x:v>13545.9133709981</x:v>
+      </x:c>
+      <x:c r="AC30" s="0" t="n">
+        <x:v>0.3545913371</x:v>
+      </x:c>
+      <x:c r="AF30" s="0" t="n">
+        <x:v>18014.2458534545</x:v>
+      </x:c>
+      <x:c r="AG30" s="0" t="n">
+        <x:v>0.0877186717</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:33">
+      <x:c r="A31" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B31" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C31" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="D31" s="0" t="n">
+        <x:v>10000</x:v>
+      </x:c>
+      <x:c r="E31" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="G31" s="0" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="H31" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="I31" s="1">
+        <x:v>45898</x:v>
+      </x:c>
+      <x:c r="J31" s="0" t="n">
+        <x:v>4280.3022687579</x:v>
+      </x:c>
+      <x:c r="K31" s="0" t="n">
+        <x:v>-0.5719697731</x:v>
+      </x:c>
+      <x:c r="N31" s="0" t="n">
+        <x:v>3681.5178613589</x:v>
+      </x:c>
+      <x:c r="O31" s="0" t="n">
+        <x:v>-0.1330304495</x:v>
+      </x:c>
+      <x:c r="P31" s="0" t="n">
+        <x:v>8003.6838978015</x:v>
+      </x:c>
+      <x:c r="Q31" s="0" t="n">
+        <x:v>-0.1996316102</x:v>
+      </x:c>
+      <x:c r="T31" s="0" t="n">
+        <x:v>9879.2673871793</x:v>
+      </x:c>
+      <x:c r="U31" s="0" t="n">
+        <x:v>-0.0017337432</x:v>
+      </x:c>
+      <x:c r="V31" s="0" t="n">
+        <x:v>10174.0034030141</x:v>
+      </x:c>
+      <x:c r="W31" s="0" t="n">
+        <x:v>0.0174003403</x:v>
+      </x:c>
+      <x:c r="Z31" s="0" t="n">
+        <x:v>15747.8309568997</x:v>
+      </x:c>
+      <x:c r="AA31" s="0" t="n">
+        <x:v>0.0670245016</x:v>
+      </x:c>
+      <x:c r="AB31" s="0" t="n">
+        <x:v>13545.9133709981</x:v>
+      </x:c>
+      <x:c r="AC31" s="0" t="n">
+        <x:v>0.3545913371</x:v>
+      </x:c>
+      <x:c r="AF31" s="0" t="n">
+        <x:v>18014.2458534545</x:v>
+      </x:c>
+      <x:c r="AG31" s="0" t="n">
+        <x:v>0.0877186717</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:33">
+      <x:c r="A32" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B32" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C32" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="D32" s="0" t="n">
+        <x:v>10000</x:v>
+      </x:c>
+      <x:c r="E32" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="G32" s="0" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="H32" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="I32" s="1">
+        <x:v>45930</x:v>
+      </x:c>
+      <x:c r="J32" s="0" t="n">
+        <x:v>4278.7085209006</x:v>
+      </x:c>
+      <x:c r="K32" s="0" t="n">
+        <x:v>-0.5721291479</x:v>
+      </x:c>
+      <x:c r="N32" s="0" t="n">
+        <x:v>3681.2566968569</x:v>
+      </x:c>
+      <x:c r="O32" s="0" t="n">
+        <x:v>-0.1330392358</x:v>
+      </x:c>
+      <x:c r="P32" s="0" t="n">
+        <x:v>8003.6838978015</x:v>
+      </x:c>
+      <x:c r="Q32" s="0" t="n">
+        <x:v>-0.1996316102</x:v>
+      </x:c>
+      <x:c r="T32" s="0" t="n">
+        <x:v>9906.2568695298</x:v>
+      </x:c>
+      <x:c r="U32" s="0" t="n">
+        <x:v>-0.0013445993</x:v>
+      </x:c>
+      <x:c r="V32" s="0" t="n">
+        <x:v>10158.682697334</x:v>
+      </x:c>
+      <x:c r="W32" s="0" t="n">
+        <x:v>0.0158682697</x:v>
+      </x:c>
+      <x:c r="Z32" s="0" t="n">
+        <x:v>15756.4332035445</x:v>
+      </x:c>
+      <x:c r="AA32" s="0" t="n">
+        <x:v>0.0671077481</x:v>
+      </x:c>
+      <x:c r="AB32" s="0" t="n">
+        <x:v>13545.9133709981</x:v>
+      </x:c>
+      <x:c r="AC32" s="0" t="n">
+        <x:v>0.3545913371</x:v>
+      </x:c>
+      <x:c r="AF32" s="0" t="n">
+        <x:v>18014.2458534545</x:v>
+      </x:c>
+      <x:c r="AG32" s="0" t="n">
+        <x:v>0.0877186717</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:33">
+      <x:c r="A33" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B33" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C33" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="D33" s="0" t="n">
+        <x:v>10000</x:v>
+      </x:c>
+      <x:c r="E33" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="G33" s="0" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="H33" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="I33" s="1">
+        <x:v>45961</x:v>
+      </x:c>
+      <x:c r="J33" s="0" t="n">
+        <x:v>4278.0872450665</x:v>
+      </x:c>
+      <x:c r="K33" s="0" t="n">
+        <x:v>-0.5721912755</x:v>
+      </x:c>
+      <x:c r="N33" s="0" t="n">
+        <x:v>3681.1623234281</x:v>
+      </x:c>
+      <x:c r="O33" s="0" t="n">
+        <x:v>-0.1330424109</x:v>
+      </x:c>
+      <x:c r="P33" s="0" t="n">
+        <x:v>8003.6838978015</x:v>
+      </x:c>
+      <x:c r="Q33" s="0" t="n">
+        <x:v>-0.1996316102</x:v>
+      </x:c>
+      <x:c r="T33" s="0" t="n">
+        <x:v>10218.8886627315</x:v>
+      </x:c>
+      <x:c r="U33" s="0" t="n">
+        <x:v>0.0030980382</x:v>
+      </x:c>
+      <x:c r="V33" s="0" t="n">
+        <x:v>10158.682697334</x:v>
+      </x:c>
+      <x:c r="W33" s="0" t="n">
+        <x:v>0.0158682697</x:v>
+      </x:c>
+      <x:c r="Z33" s="0" t="n">
+        <x:v>15826.2562985156</x:v>
+      </x:c>
+      <x:c r="AA33" s="0" t="n">
+        <x:v>0.0677820091</x:v>
+      </x:c>
+      <x:c r="AB33" s="0" t="n">
+        <x:v>13545.9133709981</x:v>
+      </x:c>
+      <x:c r="AC33" s="0" t="n">
+        <x:v>0.3545913371</x:v>
+      </x:c>
+      <x:c r="AF33" s="0" t="n">
+        <x:v>18014.2458534545</x:v>
+      </x:c>
+      <x:c r="AG33" s="0" t="n">
+        <x:v>0.0877186717</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:33">
+      <x:c r="A34" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B34" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C34" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="D34" s="0" t="n">
+        <x:v>10000</x:v>
+      </x:c>
+      <x:c r="E34" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="G34" s="0" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="H34" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="I34" s="1">
+        <x:v>45989</x:v>
+      </x:c>
+      <x:c r="J34" s="0" t="n">
+        <x:v>4273.9975550456</x:v>
+      </x:c>
+      <x:c r="K34" s="0" t="n">
+        <x:v>-0.5726002445</x:v>
+      </x:c>
+      <x:c r="N34" s="0" t="n">
+        <x:v>3680.2980384119</x:v>
+      </x:c>
+      <x:c r="O34" s="0" t="n">
+        <x:v>-0.1330714923</x:v>
+      </x:c>
+      <x:c r="P34" s="0" t="n">
+        <x:v>8003.6838978015</x:v>
+      </x:c>
+      <x:c r="Q34" s="0" t="n">
+        <x:v>-0.1996316102</x:v>
+      </x:c>
+      <x:c r="T34" s="0" t="n">
+        <x:v>9757.694255112</x:v>
+      </x:c>
+      <x:c r="U34" s="0" t="n">
+        <x:v>-0.0034980055</x:v>
+      </x:c>
+      <x:c r="V34" s="0" t="n">
+        <x:v>10136.0999963259</x:v>
+      </x:c>
+      <x:c r="W34" s="0" t="n">
+        <x:v>0.0136099996</x:v>
+      </x:c>
+      <x:c r="Z34" s="0" t="n">
+        <x:v>15889.2739352191</x:v>
+      </x:c>
+      <x:c r="AA34" s="0" t="n">
+        <x:v>0.0683883663</x:v>
+      </x:c>
+      <x:c r="AB34" s="0" t="n">
+        <x:v>13545.9133709981</x:v>
+      </x:c>
+      <x:c r="AC34" s="0" t="n">
+        <x:v>0.3545913371</x:v>
+      </x:c>
+      <x:c r="AF34" s="0" t="n">
+        <x:v>18014.2458534545</x:v>
+      </x:c>
+      <x:c r="AG34" s="0" t="n">
+        <x:v>0.0877186717</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:33">
+      <x:c r="A35" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B35" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C35" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="D35" s="0" t="n">
+        <x:v>10000</x:v>
+      </x:c>
+      <x:c r="E35" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="G35" s="0" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="H35" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="I35" s="1">
+        <x:v>46021</x:v>
+      </x:c>
+      <x:c r="J35" s="0" t="n">
+        <x:v>4274.0054609453</x:v>
+      </x:c>
+      <x:c r="K35" s="0" t="n">
+        <x:v>-0.5725994539</x:v>
+      </x:c>
+      <x:c r="N35" s="0" t="n">
+        <x:v>3680.3184200271</x:v>
+      </x:c>
+      <x:c r="O35" s="0" t="n">
+        <x:v>-0.1330708065</x:v>
+      </x:c>
+      <x:c r="P35" s="0" t="n">
+        <x:v>8003.6838978015</x:v>
+      </x:c>
+      <x:c r="Q35" s="0" t="n">
+        <x:v>-0.1996316102</x:v>
+      </x:c>
+      <x:c r="T35" s="0" t="n">
+        <x:v>9852.8841285297</x:v>
+      </x:c>
+      <x:c r="U35" s="0" t="n">
+        <x:v>-0.0021150281</x:v>
+      </x:c>
+      <x:c r="V35" s="0" t="n">
+        <x:v>10086.9529459884</x:v>
+      </x:c>
+      <x:c r="W35" s="0" t="n">
+        <x:v>0.0086952946</x:v>
+      </x:c>
+      <x:c r="Z35" s="0" t="n">
+        <x:v>15928.3961979978</x:v>
+      </x:c>
+      <x:c r="AA35" s="0" t="n">
+        <x:v>0.0687637654</x:v>
+      </x:c>
+      <x:c r="AB35" s="0" t="n">
+        <x:v>13545.9133709981</x:v>
+      </x:c>
+      <x:c r="AC35" s="0" t="n">
+        <x:v>0.3545913371</x:v>
+      </x:c>
+      <x:c r="AF35" s="0" t="n">
         <x:v>18889.8446833931</x:v>
       </x:c>
-      <x:c r="AG21" s="0" t="n">
+      <x:c r="AG35" s="0" t="n">
+        <x:v>0.0951187081</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:33">
+      <x:c r="A36" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B36" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C36" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="D36" s="0" t="n">
+        <x:v>10000</x:v>
+      </x:c>
+      <x:c r="E36" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="G36" s="0" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="H36" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="I36" s="1">
+        <x:v>46052</x:v>
+      </x:c>
+      <x:c r="J36" s="0" t="n">
+        <x:v>4273.7872814083</x:v>
+      </x:c>
+      <x:c r="K36" s="0" t="n">
+        <x:v>-0.5726212719</x:v>
+      </x:c>
+      <x:c r="N36" s="0" t="n">
+        <x:v>3680.2891320503</x:v>
+      </x:c>
+      <x:c r="O36" s="0" t="n">
+        <x:v>-0.1330717921</x:v>
+      </x:c>
+      <x:c r="P36" s="0" t="n">
+        <x:v>8003.6838978015</x:v>
+      </x:c>
+      <x:c r="Q36" s="0" t="n">
+        <x:v>-0.1996316102</x:v>
+      </x:c>
+      <x:c r="T36" s="0" t="n">
+        <x:v>9747.8706445001</x:v>
+      </x:c>
+      <x:c r="U36" s="0" t="n">
+        <x:v>-0.0036413865</x:v>
+      </x:c>
+      <x:c r="V36" s="0" t="n">
+        <x:v>10034.2308882699</x:v>
+      </x:c>
+      <x:c r="W36" s="0" t="n">
+        <x:v>0.0034230888</x:v>
+      </x:c>
+      <x:c r="Z36" s="0" t="n">
+        <x:v>15928.3961979978</x:v>
+      </x:c>
+      <x:c r="AA36" s="0" t="n">
+        <x:v>0.0687637654</x:v>
+      </x:c>
+      <x:c r="AB36" s="0" t="n">
+        <x:v>13545.9133709981</x:v>
+      </x:c>
+      <x:c r="AC36" s="0" t="n">
+        <x:v>0.3545913371</x:v>
+      </x:c>
+      <x:c r="AF36" s="0" t="n">
+        <x:v>18889.8446833931</x:v>
+      </x:c>
+      <x:c r="AG36" s="0" t="n">
+        <x:v>0.0951187081</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:33">
+      <x:c r="A37" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B37" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C37" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="D37" s="0" t="n">
+        <x:v>10000</x:v>
+      </x:c>
+      <x:c r="E37" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="G37" s="0" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="H37" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="I37" s="1">
+        <x:v>46080</x:v>
+      </x:c>
+      <x:c r="J37" s="0" t="n">
+        <x:v>4271.5280262603</x:v>
+      </x:c>
+      <x:c r="K37" s="0" t="n">
+        <x:v>-0.5728471974</x:v>
+      </x:c>
+      <x:c r="N37" s="0" t="n">
+        <x:v>3679.8457808827</x:v>
+      </x:c>
+      <x:c r="O37" s="0" t="n">
+        <x:v>-0.1330867122</x:v>
+      </x:c>
+      <x:c r="P37" s="0" t="n">
+        <x:v>8003.6838978015</x:v>
+      </x:c>
+      <x:c r="Q37" s="0" t="n">
+        <x:v>-0.1996316102</x:v>
+      </x:c>
+      <x:c r="T37" s="0" t="n">
+        <x:v>9978.3572458817</x:v>
+      </x:c>
+      <x:c r="U37" s="0" t="n">
+        <x:v>-0.0003094694</x:v>
+      </x:c>
+      <x:c r="V37" s="0" t="n">
+        <x:v>10034.2308882699</x:v>
+      </x:c>
+      <x:c r="W37" s="0" t="n">
+        <x:v>0.0034230888</x:v>
+      </x:c>
+      <x:c r="Z37" s="0" t="n">
+        <x:v>15928.3961979978</x:v>
+      </x:c>
+      <x:c r="AA37" s="0" t="n">
+        <x:v>0.0687637654</x:v>
+      </x:c>
+      <x:c r="AB37" s="0" t="n">
+        <x:v>13545.9133709981</x:v>
+      </x:c>
+      <x:c r="AC37" s="0" t="n">
+        <x:v>0.3545913371</x:v>
+      </x:c>
+      <x:c r="AF37" s="0" t="n">
+        <x:v>18889.8446833931</x:v>
+      </x:c>
+      <x:c r="AG37" s="0" t="n">
+        <x:v>0.0951187081</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38" spans="1:33">
+      <x:c r="A38" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B38" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C38" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="D38" s="0" t="n">
+        <x:v>10000</x:v>
+      </x:c>
+      <x:c r="E38" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="G38" s="0" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="H38" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="I38" s="1">
+        <x:v>46112</x:v>
+      </x:c>
+      <x:c r="J38" s="0" t="n">
+        <x:v>4271.7408856105</x:v>
+      </x:c>
+      <x:c r="K38" s="0" t="n">
+        <x:v>-0.5728259114</x:v>
+      </x:c>
+      <x:c r="N38" s="0" t="n">
+        <x:v>3679.8383764032</x:v>
+      </x:c>
+      <x:c r="O38" s="0" t="n">
+        <x:v>-0.1330869614</x:v>
+      </x:c>
+      <x:c r="P38" s="0" t="n">
+        <x:v>8003.6838978015</x:v>
+      </x:c>
+      <x:c r="Q38" s="0" t="n">
+        <x:v>-0.1996316102</x:v>
+      </x:c>
+      <x:c r="T38" s="0" t="n">
+        <x:v>9268.7011311015</x:v>
+      </x:c>
+      <x:c r="U38" s="0" t="n">
+        <x:v>-0.0107901977</x:v>
+      </x:c>
+      <x:c r="V38" s="0" t="n">
+        <x:v>10022.7056312593</x:v>
+      </x:c>
+      <x:c r="W38" s="0" t="n">
+        <x:v>0.0022705631</x:v>
+      </x:c>
+      <x:c r="Z38" s="0" t="n">
+        <x:v>15928.3961979978</x:v>
+      </x:c>
+      <x:c r="AA38" s="0" t="n">
+        <x:v>0.0687637654</x:v>
+      </x:c>
+      <x:c r="AB38" s="0" t="n">
+        <x:v>13545.9133709981</x:v>
+      </x:c>
+      <x:c r="AC38" s="0" t="n">
+        <x:v>0.3545913371</x:v>
+      </x:c>
+      <x:c r="AF38" s="0" t="n">
+        <x:v>18889.8446833931</x:v>
+      </x:c>
+      <x:c r="AG38" s="0" t="n">
+        <x:v>0.0951187081</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:33">
+      <x:c r="A39" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B39" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C39" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="D39" s="0" t="n">
+        <x:v>10000</x:v>
+      </x:c>
+      <x:c r="E39" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="G39" s="0" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="H39" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="I39" s="1">
+        <x:v>46142</x:v>
+      </x:c>
+      <x:c r="J39" s="0" t="n">
+        <x:v>4274.2881616774</x:v>
+      </x:c>
+      <x:c r="K39" s="0" t="n">
+        <x:v>-0.5725711838</x:v>
+      </x:c>
+      <x:c r="N39" s="0" t="n">
+        <x:v>3680.3494932039</x:v>
+      </x:c>
+      <x:c r="O39" s="0" t="n">
+        <x:v>-0.1330697608</x:v>
+      </x:c>
+      <x:c r="P39" s="0" t="n">
+        <x:v>8003.6838978015</x:v>
+      </x:c>
+      <x:c r="Q39" s="0" t="n">
+        <x:v>-0.1996316102</x:v>
+      </x:c>
+      <x:c r="T39" s="0" t="n">
+        <x:v>9845.6312153648</x:v>
+      </x:c>
+      <x:c r="U39" s="0" t="n">
+        <x:v>-0.002219999</x:v>
+      </x:c>
+      <x:c r="V39" s="0" t="n">
+        <x:v>10022.7056312593</x:v>
+      </x:c>
+      <x:c r="W39" s="0" t="n">
+        <x:v>0.0022705631</x:v>
+      </x:c>
+      <x:c r="Z39" s="0" t="n">
+        <x:v>15928.3961979978</x:v>
+      </x:c>
+      <x:c r="AA39" s="0" t="n">
+        <x:v>0.0687637654</x:v>
+      </x:c>
+      <x:c r="AB39" s="0" t="n">
+        <x:v>13545.9133709981</x:v>
+      </x:c>
+      <x:c r="AC39" s="0" t="n">
+        <x:v>0.3545913371</x:v>
+      </x:c>
+      <x:c r="AF39" s="0" t="n">
+        <x:v>18889.8446833931</x:v>
+      </x:c>
+      <x:c r="AG39" s="0" t="n">
+        <x:v>0.0951187081</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:33">
+      <x:c r="A40" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B40" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C40" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="D40" s="0" t="n">
+        <x:v>10000</x:v>
+      </x:c>
+      <x:c r="E40" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="G40" s="0" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="H40" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="I40" s="1">
+        <x:v>46171</x:v>
+      </x:c>
+      <x:c r="J40" s="0" t="n">
+        <x:v>4273.9425002021</x:v>
+      </x:c>
+      <x:c r="K40" s="0" t="n">
+        <x:v>-0.57260575</x:v>
+      </x:c>
+      <x:c r="N40" s="0" t="n">
+        <x:v>3680.2920666458</x:v>
+      </x:c>
+      <x:c r="O40" s="0" t="n">
+        <x:v>-0.1330716933</x:v>
+      </x:c>
+      <x:c r="P40" s="0" t="n">
+        <x:v>8003.6838978015</x:v>
+      </x:c>
+      <x:c r="Q40" s="0" t="n">
+        <x:v>-0.1996316102</x:v>
+      </x:c>
+      <x:c r="T40" s="0" t="n">
+        <x:v>10358.6958172019</x:v>
+      </x:c>
+      <x:c r="U40" s="0" t="n">
+        <x:v>0.0050471584</x:v>
+      </x:c>
+      <x:c r="V40" s="0" t="n">
+        <x:v>10022.7056312593</x:v>
+      </x:c>
+      <x:c r="W40" s="0" t="n">
+        <x:v>0.0022705631</x:v>
+      </x:c>
+      <x:c r="Z40" s="0" t="n">
+        <x:v>15928.3961979978</x:v>
+      </x:c>
+      <x:c r="AA40" s="0" t="n">
+        <x:v>0.0687637654</x:v>
+      </x:c>
+      <x:c r="AB40" s="0" t="n">
+        <x:v>13545.9133709981</x:v>
+      </x:c>
+      <x:c r="AC40" s="0" t="n">
+        <x:v>0.3545913371</x:v>
+      </x:c>
+      <x:c r="AF40" s="0" t="n">
+        <x:v>18889.8446833931</x:v>
+      </x:c>
+      <x:c r="AG40" s="0" t="n">
+        <x:v>0.0951187081</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:33">
+      <x:c r="A41" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B41" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C41" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="D41" s="0" t="n">
+        <x:v>10000</x:v>
+      </x:c>
+      <x:c r="E41" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="G41" s="0" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="H41" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="I41" s="1">
+        <x:v>46203</x:v>
+      </x:c>
+      <x:c r="J41" s="0" t="n">
+        <x:v>4275.5942794378</x:v>
+      </x:c>
+      <x:c r="K41" s="0" t="n">
+        <x:v>-0.5724405721</x:v>
+      </x:c>
+      <x:c r="N41" s="0" t="n">
+        <x:v>3680.6013623345</x:v>
+      </x:c>
+      <x:c r="O41" s="0" t="n">
+        <x:v>-0.1330612855</x:v>
+      </x:c>
+      <x:c r="P41" s="0" t="n">
+        <x:v>8003.6838978015</x:v>
+      </x:c>
+      <x:c r="Q41" s="0" t="n">
+        <x:v>-0.1996316102</x:v>
+      </x:c>
+      <x:c r="T41" s="0" t="n">
+        <x:v>10489.6378956958</x:v>
+      </x:c>
+      <x:c r="U41" s="0" t="n">
+        <x:v>0.0068523434</x:v>
+      </x:c>
+      <x:c r="V41" s="0" t="n">
+        <x:v>10022.7056312593</x:v>
+      </x:c>
+      <x:c r="W41" s="0" t="n">
+        <x:v>0.0022705631</x:v>
+      </x:c>
+      <x:c r="Z41" s="0" t="n">
+        <x:v>15928.3961979978</x:v>
+      </x:c>
+      <x:c r="AA41" s="0" t="n">
+        <x:v>0.0687637654</x:v>
+      </x:c>
+      <x:c r="AB41" s="0" t="n">
+        <x:v>13545.9133709981</x:v>
+      </x:c>
+      <x:c r="AC41" s="0" t="n">
+        <x:v>0.3545913371</x:v>
+      </x:c>
+      <x:c r="AF41" s="0" t="n">
+        <x:v>18889.8446833931</x:v>
+      </x:c>
+      <x:c r="AG41" s="0" t="n">
+        <x:v>0.0951187081</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:33">
+      <x:c r="A42" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B42" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C42" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="D42" s="0" t="n">
+        <x:v>10000</x:v>
+      </x:c>
+      <x:c r="E42" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="G42" s="0" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="H42" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="I42" s="1">
+        <x:v>46234</x:v>
+      </x:c>
+      <x:c r="J42" s="0" t="n">
+        <x:v>4276.1342837982</x:v>
+      </x:c>
+      <x:c r="K42" s="0" t="n">
+        <x:v>-0.5723865716</x:v>
+      </x:c>
+      <x:c r="N42" s="0" t="n">
+        <x:v>3680.7319220053</x:v>
+      </x:c>
+      <x:c r="O42" s="0" t="n">
+        <x:v>-0.1330568923</x:v>
+      </x:c>
+      <x:c r="P42" s="0" t="n">
+        <x:v>8003.6838978015</x:v>
+      </x:c>
+      <x:c r="Q42" s="0" t="n">
+        <x:v>-0.1996316102</x:v>
+      </x:c>
+      <x:c r="T42" s="0" t="n">
+        <x:v>10330.1525848326</x:v>
+      </x:c>
+      <x:c r="U42" s="0" t="n">
+        <x:v>0.0046510629</x:v>
+      </x:c>
+      <x:c r="V42" s="0" t="n">
+        <x:v>10022.7056312593</x:v>
+      </x:c>
+      <x:c r="W42" s="0" t="n">
+        <x:v>0.0022705631</x:v>
+      </x:c>
+      <x:c r="Z42" s="0" t="n">
+        <x:v>15928.3961979978</x:v>
+      </x:c>
+      <x:c r="AA42" s="0" t="n">
+        <x:v>0.0687637654</x:v>
+      </x:c>
+      <x:c r="AB42" s="0" t="n">
+        <x:v>13545.9133709981</x:v>
+      </x:c>
+      <x:c r="AC42" s="0" t="n">
+        <x:v>0.3545913371</x:v>
+      </x:c>
+      <x:c r="AF42" s="0" t="n">
+        <x:v>18889.8446833931</x:v>
+      </x:c>
+      <x:c r="AG42" s="0" t="n">
+        <x:v>0.0951187081</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43" spans="1:33">
+      <x:c r="A43" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B43" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C43" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="D43" s="0" t="n">
+        <x:v>10000</x:v>
+      </x:c>
+      <x:c r="E43" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="G43" s="0" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="H43" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="I43" s="1">
+        <x:v>46265</x:v>
+      </x:c>
+      <x:c r="J43" s="0" t="n">
+        <x:v>4276.4804994258</x:v>
+      </x:c>
+      <x:c r="K43" s="0" t="n">
+        <x:v>-0.5723519501</x:v>
+      </x:c>
+      <x:c r="N43" s="0" t="n">
+        <x:v>3680.7946450318</x:v>
+      </x:c>
+      <x:c r="O43" s="0" t="n">
+        <x:v>-0.1330547818</x:v>
+      </x:c>
+      <x:c r="P43" s="0" t="n">
+        <x:v>8003.6838978015</x:v>
+      </x:c>
+      <x:c r="Q43" s="0" t="n">
+        <x:v>-0.1996316102</x:v>
+      </x:c>
+      <x:c r="T43" s="0" t="n">
+        <x:v>10585.2577241327</x:v>
+      </x:c>
+      <x:c r="U43" s="0" t="n">
+        <x:v>0.0081584084</x:v>
+      </x:c>
+      <x:c r="V43" s="0" t="n">
+        <x:v>10022.7056312593</x:v>
+      </x:c>
+      <x:c r="W43" s="0" t="n">
+        <x:v>0.0022705631</x:v>
+      </x:c>
+      <x:c r="Z43" s="0" t="n">
+        <x:v>15889.2739352191</x:v>
+      </x:c>
+      <x:c r="AA43" s="0" t="n">
+        <x:v>0.0683883663</x:v>
+      </x:c>
+      <x:c r="AB43" s="0" t="n">
+        <x:v>13545.9133709981</x:v>
+      </x:c>
+      <x:c r="AC43" s="0" t="n">
+        <x:v>0.3545913371</x:v>
+      </x:c>
+      <x:c r="AF43" s="0" t="n">
+        <x:v>18889.8446833931</x:v>
+      </x:c>
+      <x:c r="AG43" s="0" t="n">
+        <x:v>0.0951187081</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44" spans="1:33">
+      <x:c r="A44" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B44" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C44" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="D44" s="0" t="n">
+        <x:v>10000</x:v>
+      </x:c>
+      <x:c r="E44" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="G44" s="0" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="H44" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="I44" s="1">
+        <x:v>46295</x:v>
+      </x:c>
+      <x:c r="J44" s="0" t="n">
+        <x:v>4276.5030107144</x:v>
+      </x:c>
+      <x:c r="K44" s="0" t="n">
+        <x:v>-0.5723496989</x:v>
+      </x:c>
+      <x:c r="N44" s="0" t="n">
+        <x:v>3680.8155480346</x:v>
+      </x:c>
+      <x:c r="O44" s="0" t="n">
+        <x:v>-0.1330540785</x:v>
+      </x:c>
+      <x:c r="P44" s="0" t="n">
+        <x:v>8003.6838978015</x:v>
+      </x:c>
+      <x:c r="Q44" s="0" t="n">
+        <x:v>-0.1996316102</x:v>
+      </x:c>
+      <x:c r="T44" s="0" t="n">
+        <x:v>10567.4182039019</x:v>
+      </x:c>
+      <x:c r="U44" s="0" t="n">
+        <x:v>0.007915509</x:v>
+      </x:c>
+      <x:c r="V44" s="0" t="n">
+        <x:v>10022.7056312593</x:v>
+      </x:c>
+      <x:c r="W44" s="0" t="n">
+        <x:v>0.0022705631</x:v>
+      </x:c>
+      <x:c r="Z44" s="0" t="n">
+        <x:v>15928.3961979978</x:v>
+      </x:c>
+      <x:c r="AA44" s="0" t="n">
+        <x:v>0.0687637654</x:v>
+      </x:c>
+      <x:c r="AB44" s="0" t="n">
+        <x:v>13545.9133709981</x:v>
+      </x:c>
+      <x:c r="AC44" s="0" t="n">
+        <x:v>0.3545913371</x:v>
+      </x:c>
+      <x:c r="AF44" s="0" t="n">
+        <x:v>18889.8446833931</x:v>
+      </x:c>
+      <x:c r="AG44" s="0" t="n">
         <x:v>0.0951187081</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>