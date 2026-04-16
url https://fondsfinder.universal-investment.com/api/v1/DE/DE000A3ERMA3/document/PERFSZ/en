--- v2 (2026-02-18)
+++ v3 (2026-04-16)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc5c465ca7b24089" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8d2d2b20774d471c91f48480efe8b1df.psmdcp" Id="R69bd880e274948cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ac39d2254f04fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ef7b1640ae234578acf2a7a7182d8090.psmdcp" Id="Rebd16665622045a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Report" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Manufacturer_Name</x:t>
   </x:si>
   <x:si>
     <x:t>Product_Name</x:t>
   </x:si>
   <x:si>
@@ -199,52 +199,52 @@
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="2">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:AG19" totalsRowShown="0">
-  <x:autoFilter ref="A1:AG19"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:AG20" totalsRowShown="0">
+  <x:autoFilter ref="A1:AG20"/>
   <x:tableColumns count="33">
     <x:tableColumn id="1" name="Manufacturer_Name"/>
     <x:tableColumn id="2" name="Product_Name"/>
     <x:tableColumn id="3" name="ISIN"/>
     <x:tableColumn id="4" name="Investment_Amount"/>
     <x:tableColumn id="5" name="Currency"/>
     <x:tableColumn id="6" name="HalfRHP(years)"/>
     <x:tableColumn id="7" name="RHP(years)"/>
     <x:tableColumn id="8" name="DisplayedInReleasedPRIIPsKID"/>
     <x:tableColumn id="9" name="ReferenceDate"/>
     <x:tableColumn id="10" name="Stress_1Y_Value"/>
     <x:tableColumn id="11" name="Stress_1Y_Average return each year"/>
     <x:tableColumn id="12" name="Stress_HalfRHP_Value"/>
     <x:tableColumn id="13" name="Stress_HalfRHP_Average return each year"/>
     <x:tableColumn id="14" name="Stress_RHP_Value"/>
     <x:tableColumn id="15" name="Stress_RHP_Average return each year"/>
     <x:tableColumn id="16" name="Unfavourable_1Y_Value"/>
     <x:tableColumn id="17" name="Unfavourable_1Y_Average return each year"/>
     <x:tableColumn id="18" name="Unfavourable_HalfRHP_Value"/>
     <x:tableColumn id="19" name="Unfavourable_HalfRHP_Average return each year"/>
     <x:tableColumn id="20" name="Unfavourable_RHP_Value"/>
     <x:tableColumn id="21" name="Unfavourable_RHP_Average return each year"/>
     <x:tableColumn id="22" name="Moderate_1Y_Value"/>
     <x:tableColumn id="23" name="Moderate_1Y_Average return each year"/>
     <x:tableColumn id="24" name="Moderate_HalfRHP_Value"/>
@@ -531,51 +531,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:AG19"/>
+  <x:dimension ref="A1:AG20"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="35.620625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="23.020625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="15.840625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="22.155425" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="12.215425" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="17.325425" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="13.895425" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="30.205425" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="17.255425" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="18.615425" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="35.355425" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="23.485425" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="40.225425" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="20.065425" style="0" customWidth="1"/>
     <x:col min="15" max="15" width="36.795425" style="0" customWidth="1"/>
     <x:col min="16" max="16" width="25.135425" style="0" customWidth="1"/>
     <x:col min="17" max="17" width="41.875425" style="0" customWidth="1"/>
     <x:col min="18" max="18" width="30.015425" style="0" customWidth="1"/>
     <x:col min="19" max="19" width="46.745425" style="0" customWidth="1"/>
     <x:col min="20" max="20" width="26.585425" style="0" customWidth="1"/>
@@ -2005,50 +2005,124 @@
       <x:c r="V19" s="0" t="n">
         <x:v>9955.3694055697</x:v>
       </x:c>
       <x:c r="W19" s="0" t="n">
         <x:v>-0.0044630594</x:v>
       </x:c>
       <x:c r="Z19" s="0" t="n">
         <x:v>10271.2196769777</x:v>
       </x:c>
       <x:c r="AA19" s="0" t="n">
         <x:v>0.0053664853</x:v>
       </x:c>
       <x:c r="AB19" s="0" t="n">
         <x:v>11163.7850832399</x:v>
       </x:c>
       <x:c r="AC19" s="0" t="n">
         <x:v>0.1163785083</x:v>
       </x:c>
       <x:c r="AF19" s="0" t="n">
         <x:v>12350.3289184459</x:v>
       </x:c>
       <x:c r="AG19" s="0" t="n">
         <x:v>0.0431234407</x:v>
       </x:c>
     </x:row>
+    <x:row r="20" spans="1:33">
+      <x:c r="A20" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B20" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C20" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="D20" s="0" t="n">
+        <x:v>10000</x:v>
+      </x:c>
+      <x:c r="E20" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="G20" s="0" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="H20" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="I20" s="1">
+        <x:v>46080</x:v>
+      </x:c>
+      <x:c r="J20" s="0" t="n">
+        <x:v>7774.1965566474</x:v>
+      </x:c>
+      <x:c r="K20" s="0" t="n">
+        <x:v>-0.2225803443</x:v>
+      </x:c>
+      <x:c r="N20" s="0" t="n">
+        <x:v>7503.651065034</x:v>
+      </x:c>
+      <x:c r="O20" s="0" t="n">
+        <x:v>-0.0558205886</x:v>
+      </x:c>
+      <x:c r="P20" s="0" t="n">
+        <x:v>8557.8384711695</x:v>
+      </x:c>
+      <x:c r="Q20" s="0" t="n">
+        <x:v>-0.1442161529</x:v>
+      </x:c>
+      <x:c r="T20" s="0" t="n">
+        <x:v>9052.1353965215</x:v>
+      </x:c>
+      <x:c r="U20" s="0" t="n">
+        <x:v>-0.0197198507</x:v>
+      </x:c>
+      <x:c r="V20" s="0" t="n">
+        <x:v>9954.2695746941</x:v>
+      </x:c>
+      <x:c r="W20" s="0" t="n">
+        <x:v>-0.0045730425</x:v>
+      </x:c>
+      <x:c r="Z20" s="0" t="n">
+        <x:v>10209.5211939232</x:v>
+      </x:c>
+      <x:c r="AA20" s="0" t="n">
+        <x:v>0.0041557397</x:v>
+      </x:c>
+      <x:c r="AB20" s="0" t="n">
+        <x:v>11163.7850832399</x:v>
+      </x:c>
+      <x:c r="AC20" s="0" t="n">
+        <x:v>0.1163785083</x:v>
+      </x:c>
+      <x:c r="AF20" s="0" t="n">
+        <x:v>12350.3289184459</x:v>
+      </x:c>
+      <x:c r="AG20" s="0" t="n">
+        <x:v>0.0431234407</x:v>
+      </x:c>
+    </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>