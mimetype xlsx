--- v3 (2026-04-16)
+++ v4 (2026-06-15)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ac39d2254f04fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ef7b1640ae234578acf2a7a7182d8090.psmdcp" Id="Rebd16665622045a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra43e1f268ebf4390" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6f94550b53244d5eb3e895c74e07a98b.psmdcp" Id="R27989dd776b14fe5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Report" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Manufacturer_Name</x:t>
   </x:si>
   <x:si>
     <x:t>Product_Name</x:t>
   </x:si>
   <x:si>
@@ -199,52 +199,52 @@
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="2">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:AG20" totalsRowShown="0">
-  <x:autoFilter ref="A1:AG20"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:AG23" totalsRowShown="0">
+  <x:autoFilter ref="A1:AG23"/>
   <x:tableColumns count="33">
     <x:tableColumn id="1" name="Manufacturer_Name"/>
     <x:tableColumn id="2" name="Product_Name"/>
     <x:tableColumn id="3" name="ISIN"/>
     <x:tableColumn id="4" name="Investment_Amount"/>
     <x:tableColumn id="5" name="Currency"/>
     <x:tableColumn id="6" name="HalfRHP(years)"/>
     <x:tableColumn id="7" name="RHP(years)"/>
     <x:tableColumn id="8" name="DisplayedInReleasedPRIIPsKID"/>
     <x:tableColumn id="9" name="ReferenceDate"/>
     <x:tableColumn id="10" name="Stress_1Y_Value"/>
     <x:tableColumn id="11" name="Stress_1Y_Average return each year"/>
     <x:tableColumn id="12" name="Stress_HalfRHP_Value"/>
     <x:tableColumn id="13" name="Stress_HalfRHP_Average return each year"/>
     <x:tableColumn id="14" name="Stress_RHP_Value"/>
     <x:tableColumn id="15" name="Stress_RHP_Average return each year"/>
     <x:tableColumn id="16" name="Unfavourable_1Y_Value"/>
     <x:tableColumn id="17" name="Unfavourable_1Y_Average return each year"/>
     <x:tableColumn id="18" name="Unfavourable_HalfRHP_Value"/>
     <x:tableColumn id="19" name="Unfavourable_HalfRHP_Average return each year"/>
     <x:tableColumn id="20" name="Unfavourable_RHP_Value"/>
     <x:tableColumn id="21" name="Unfavourable_RHP_Average return each year"/>
     <x:tableColumn id="22" name="Moderate_1Y_Value"/>
     <x:tableColumn id="23" name="Moderate_1Y_Average return each year"/>
     <x:tableColumn id="24" name="Moderate_HalfRHP_Value"/>
@@ -531,51 +531,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:AG20"/>
+  <x:dimension ref="A1:AG23"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="35.620625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="23.020625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="15.840625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="22.155425" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="12.215425" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="17.325425" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="13.895425" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="30.205425" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="17.255425" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="18.615425" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="35.355425" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="23.485425" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="40.225425" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="20.065425" style="0" customWidth="1"/>
     <x:col min="15" max="15" width="36.795425" style="0" customWidth="1"/>
     <x:col min="16" max="16" width="25.135425" style="0" customWidth="1"/>
     <x:col min="17" max="17" width="41.875425" style="0" customWidth="1"/>
     <x:col min="18" max="18" width="30.015425" style="0" customWidth="1"/>
     <x:col min="19" max="19" width="46.745425" style="0" customWidth="1"/>
     <x:col min="20" max="20" width="26.585425" style="0" customWidth="1"/>
@@ -1877,51 +1877,51 @@
       </x:c>
       <x:c r="AG17" s="0" t="n">
         <x:v>0.0431234407</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:33">
       <x:c r="A18" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D18" s="0" t="n">
         <x:v>10000</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G18" s="0" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="H18" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="I18" s="1">
         <x:v>46021</x:v>
       </x:c>
       <x:c r="J18" s="0" t="n">
         <x:v>7774.1837337748</x:v>
       </x:c>
       <x:c r="K18" s="0" t="n">
         <x:v>-0.2225816266</x:v>
       </x:c>
       <x:c r="N18" s="0" t="n">
         <x:v>7503.633671388</x:v>
       </x:c>
       <x:c r="O18" s="0" t="n">
         <x:v>-0.0558210263</x:v>
       </x:c>
       <x:c r="P18" s="0" t="n">
         <x:v>8557.8384711695</x:v>
       </x:c>
       <x:c r="Q18" s="0" t="n">
         <x:v>-0.1442161529</x:v>
       </x:c>
       <x:c r="T18" s="0" t="n">
         <x:v>9083.4298342044</x:v>
       </x:c>
@@ -2025,51 +2025,51 @@
       </x:c>
       <x:c r="AG19" s="0" t="n">
         <x:v>0.0431234407</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:33">
       <x:c r="A20" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D20" s="0" t="n">
         <x:v>10000</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G20" s="0" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="H20" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="I20" s="1">
         <x:v>46080</x:v>
       </x:c>
       <x:c r="J20" s="0" t="n">
         <x:v>7774.1965566474</x:v>
       </x:c>
       <x:c r="K20" s="0" t="n">
         <x:v>-0.2225803443</x:v>
       </x:c>
       <x:c r="N20" s="0" t="n">
         <x:v>7503.651065034</x:v>
       </x:c>
       <x:c r="O20" s="0" t="n">
         <x:v>-0.0558205886</x:v>
       </x:c>
       <x:c r="P20" s="0" t="n">
         <x:v>8557.8384711695</x:v>
       </x:c>
       <x:c r="Q20" s="0" t="n">
         <x:v>-0.1442161529</x:v>
       </x:c>
       <x:c r="T20" s="0" t="n">
         <x:v>9052.1353965215</x:v>
       </x:c>
@@ -2077,50 +2077,272 @@
         <x:v>-0.0197198507</x:v>
       </x:c>
       <x:c r="V20" s="0" t="n">
         <x:v>9954.2695746941</x:v>
       </x:c>
       <x:c r="W20" s="0" t="n">
         <x:v>-0.0045730425</x:v>
       </x:c>
       <x:c r="Z20" s="0" t="n">
         <x:v>10209.5211939232</x:v>
       </x:c>
       <x:c r="AA20" s="0" t="n">
         <x:v>0.0041557397</x:v>
       </x:c>
       <x:c r="AB20" s="0" t="n">
         <x:v>11163.7850832399</x:v>
       </x:c>
       <x:c r="AC20" s="0" t="n">
         <x:v>0.1163785083</x:v>
       </x:c>
       <x:c r="AF20" s="0" t="n">
         <x:v>12350.3289184459</x:v>
       </x:c>
       <x:c r="AG20" s="0" t="n">
         <x:v>0.0431234407</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:33">
+      <x:c r="A21" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B21" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C21" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="D21" s="0" t="n">
+        <x:v>10000</x:v>
+      </x:c>
+      <x:c r="E21" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="G21" s="0" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="H21" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="I21" s="1">
+        <x:v>46112</x:v>
+      </x:c>
+      <x:c r="J21" s="0" t="n">
+        <x:v>7774.099650498</x:v>
+      </x:c>
+      <x:c r="K21" s="0" t="n">
+        <x:v>-0.222590035</x:v>
+      </x:c>
+      <x:c r="N21" s="0" t="n">
+        <x:v>7503.6112662638</x:v>
+      </x:c>
+      <x:c r="O21" s="0" t="n">
+        <x:v>-0.0558215902</x:v>
+      </x:c>
+      <x:c r="P21" s="0" t="n">
+        <x:v>8557.8384711695</x:v>
+      </x:c>
+      <x:c r="Q21" s="0" t="n">
+        <x:v>-0.1442161529</x:v>
+      </x:c>
+      <x:c r="T21" s="0" t="n">
+        <x:v>9186.2543433389</x:v>
+      </x:c>
+      <x:c r="U21" s="0" t="n">
+        <x:v>-0.0168320942</x:v>
+      </x:c>
+      <x:c r="V21" s="0" t="n">
+        <x:v>9953.125832473</x:v>
+      </x:c>
+      <x:c r="W21" s="0" t="n">
+        <x:v>-0.0046874168</x:v>
+      </x:c>
+      <x:c r="Z21" s="0" t="n">
+        <x:v>10188.522858712</x:v>
+      </x:c>
+      <x:c r="AA21" s="0" t="n">
+        <x:v>0.0037423419</x:v>
+      </x:c>
+      <x:c r="AB21" s="0" t="n">
+        <x:v>11163.7850832399</x:v>
+      </x:c>
+      <x:c r="AC21" s="0" t="n">
+        <x:v>0.1163785083</x:v>
+      </x:c>
+      <x:c r="AF21" s="0" t="n">
+        <x:v>12276.7361259073</x:v>
+      </x:c>
+      <x:c r="AG21" s="0" t="n">
+        <x:v>0.04187732</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:33">
+      <x:c r="A22" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B22" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C22" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="D22" s="0" t="n">
+        <x:v>10000</x:v>
+      </x:c>
+      <x:c r="E22" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="G22" s="0" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="H22" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="I22" s="1">
+        <x:v>46142</x:v>
+      </x:c>
+      <x:c r="J22" s="0" t="n">
+        <x:v>7783.3919910876</x:v>
+      </x:c>
+      <x:c r="K22" s="0" t="n">
+        <x:v>-0.2216608009</x:v>
+      </x:c>
+      <x:c r="N22" s="0" t="n">
+        <x:v>7505.9242568526</x:v>
+      </x:c>
+      <x:c r="O22" s="0" t="n">
+        <x:v>-0.0557633887</x:v>
+      </x:c>
+      <x:c r="P22" s="0" t="n">
+        <x:v>8557.8384711695</x:v>
+      </x:c>
+      <x:c r="Q22" s="0" t="n">
+        <x:v>-0.1442161529</x:v>
+      </x:c>
+      <x:c r="T22" s="0" t="n">
+        <x:v>9139.7597636457</x:v>
+      </x:c>
+      <x:c r="U22" s="0" t="n">
+        <x:v>-0.0178293408</x:v>
+      </x:c>
+      <x:c r="V22" s="0" t="n">
+        <x:v>9951.1313629497</x:v>
+      </x:c>
+      <x:c r="W22" s="0" t="n">
+        <x:v>-0.0048868637</x:v>
+      </x:c>
+      <x:c r="Z22" s="0" t="n">
+        <x:v>10181.2455324074</x:v>
+      </x:c>
+      <x:c r="AA22" s="0" t="n">
+        <x:v>0.0035989129</x:v>
+      </x:c>
+      <x:c r="AB22" s="0" t="n">
+        <x:v>11163.7850832399</x:v>
+      </x:c>
+      <x:c r="AC22" s="0" t="n">
+        <x:v>0.1163785083</x:v>
+      </x:c>
+      <x:c r="AF22" s="0" t="n">
+        <x:v>12057.4242734946</x:v>
+      </x:c>
+      <x:c r="AG22" s="0" t="n">
+        <x:v>0.038128009</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:33">
+      <x:c r="A23" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B23" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C23" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="D23" s="0" t="n">
+        <x:v>10000</x:v>
+      </x:c>
+      <x:c r="E23" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="G23" s="0" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="H23" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="I23" s="1">
+        <x:v>46171</x:v>
+      </x:c>
+      <x:c r="J23" s="0" t="n">
+        <x:v>7783.443240618</x:v>
+      </x:c>
+      <x:c r="K23" s="0" t="n">
+        <x:v>-0.2216556759</x:v>
+      </x:c>
+      <x:c r="N23" s="0" t="n">
+        <x:v>7505.9566081083</x:v>
+      </x:c>
+      <x:c r="O23" s="0" t="n">
+        <x:v>-0.0557625747</x:v>
+      </x:c>
+      <x:c r="P23" s="0" t="n">
+        <x:v>8557.8384711695</x:v>
+      </x:c>
+      <x:c r="Q23" s="0" t="n">
+        <x:v>-0.1442161529</x:v>
+      </x:c>
+      <x:c r="T23" s="0" t="n">
+        <x:v>9089.6886814602</x:v>
+      </x:c>
+      <x:c r="U23" s="0" t="n">
+        <x:v>-0.0189078477</x:v>
+      </x:c>
+      <x:c r="V23" s="0" t="n">
+        <x:v>9951.1313629497</x:v>
+      </x:c>
+      <x:c r="W23" s="0" t="n">
+        <x:v>-0.0048868637</x:v>
+      </x:c>
+      <x:c r="Z23" s="0" t="n">
+        <x:v>10162.2106902658</x:v>
+      </x:c>
+      <x:c r="AA23" s="0" t="n">
+        <x:v>0.0032233665</x:v>
+      </x:c>
+      <x:c r="AB23" s="0" t="n">
+        <x:v>11163.7850832399</x:v>
+      </x:c>
+      <x:c r="AC23" s="0" t="n">
+        <x:v>0.1163785083</x:v>
+      </x:c>
+      <x:c r="AF23" s="0" t="n">
+        <x:v>12057.4242734946</x:v>
+      </x:c>
+      <x:c r="AG23" s="0" t="n">
+        <x:v>0.038128009</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>