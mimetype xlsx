--- v4 (2026-06-15)
+++ v5 (2026-08-16)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra43e1f268ebf4390" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6f94550b53244d5eb3e895c74e07a98b.psmdcp" Id="R27989dd776b14fe5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad322880346d4c71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2fa6efe89a984a02a68730a20933e132.psmdcp" Id="R5ddf2b8bbebd482b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Report" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Manufacturer_Name</x:t>
   </x:si>
   <x:si>
     <x:t>Product_Name</x:t>
   </x:si>
   <x:si>
@@ -199,52 +199,52 @@
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="2">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:AG23" totalsRowShown="0">
-  <x:autoFilter ref="A1:AG23"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:AG25" totalsRowShown="0">
+  <x:autoFilter ref="A1:AG25"/>
   <x:tableColumns count="33">
     <x:tableColumn id="1" name="Manufacturer_Name"/>
     <x:tableColumn id="2" name="Product_Name"/>
     <x:tableColumn id="3" name="ISIN"/>
     <x:tableColumn id="4" name="Investment_Amount"/>
     <x:tableColumn id="5" name="Currency"/>
     <x:tableColumn id="6" name="HalfRHP(years)"/>
     <x:tableColumn id="7" name="RHP(years)"/>
     <x:tableColumn id="8" name="DisplayedInReleasedPRIIPsKID"/>
     <x:tableColumn id="9" name="ReferenceDate"/>
     <x:tableColumn id="10" name="Stress_1Y_Value"/>
     <x:tableColumn id="11" name="Stress_1Y_Average return each year"/>
     <x:tableColumn id="12" name="Stress_HalfRHP_Value"/>
     <x:tableColumn id="13" name="Stress_HalfRHP_Average return each year"/>
     <x:tableColumn id="14" name="Stress_RHP_Value"/>
     <x:tableColumn id="15" name="Stress_RHP_Average return each year"/>
     <x:tableColumn id="16" name="Unfavourable_1Y_Value"/>
     <x:tableColumn id="17" name="Unfavourable_1Y_Average return each year"/>
     <x:tableColumn id="18" name="Unfavourable_HalfRHP_Value"/>
     <x:tableColumn id="19" name="Unfavourable_HalfRHP_Average return each year"/>
     <x:tableColumn id="20" name="Unfavourable_RHP_Value"/>
     <x:tableColumn id="21" name="Unfavourable_RHP_Average return each year"/>
     <x:tableColumn id="22" name="Moderate_1Y_Value"/>
     <x:tableColumn id="23" name="Moderate_1Y_Average return each year"/>
     <x:tableColumn id="24" name="Moderate_HalfRHP_Value"/>
@@ -531,51 +531,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:AG23"/>
+  <x:dimension ref="A1:AG25"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="35.620625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="23.020625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="15.840625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="22.155425" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="12.215425" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="17.325425" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="13.895425" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="30.205425" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="17.255425" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="18.615425" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="35.355425" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="23.485425" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="40.225425" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="20.065425" style="0" customWidth="1"/>
     <x:col min="15" max="15" width="36.795425" style="0" customWidth="1"/>
     <x:col min="16" max="16" width="25.135425" style="0" customWidth="1"/>
     <x:col min="17" max="17" width="41.875425" style="0" customWidth="1"/>
     <x:col min="18" max="18" width="30.015425" style="0" customWidth="1"/>
     <x:col min="19" max="19" width="46.745425" style="0" customWidth="1"/>
     <x:col min="20" max="20" width="26.585425" style="0" customWidth="1"/>
@@ -2301,50 +2301,198 @@
       <x:c r="V23" s="0" t="n">
         <x:v>9951.1313629497</x:v>
       </x:c>
       <x:c r="W23" s="0" t="n">
         <x:v>-0.0048868637</x:v>
       </x:c>
       <x:c r="Z23" s="0" t="n">
         <x:v>10162.2106902658</x:v>
       </x:c>
       <x:c r="AA23" s="0" t="n">
         <x:v>0.0032233665</x:v>
       </x:c>
       <x:c r="AB23" s="0" t="n">
         <x:v>11163.7850832399</x:v>
       </x:c>
       <x:c r="AC23" s="0" t="n">
         <x:v>0.1163785083</x:v>
       </x:c>
       <x:c r="AF23" s="0" t="n">
         <x:v>12057.4242734946</x:v>
       </x:c>
       <x:c r="AG23" s="0" t="n">
         <x:v>0.038128009</x:v>
       </x:c>
     </x:row>
+    <x:row r="24" spans="1:33">
+      <x:c r="A24" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B24" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C24" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="D24" s="0" t="n">
+        <x:v>10000</x:v>
+      </x:c>
+      <x:c r="E24" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="G24" s="0" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="H24" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="I24" s="1">
+        <x:v>46203</x:v>
+      </x:c>
+      <x:c r="J24" s="0" t="n">
+        <x:v>7783.959465976</x:v>
+      </x:c>
+      <x:c r="K24" s="0" t="n">
+        <x:v>-0.2216040534</x:v>
+      </x:c>
+      <x:c r="N24" s="0" t="n">
+        <x:v>7506.0678220489</x:v>
+      </x:c>
+      <x:c r="O24" s="0" t="n">
+        <x:v>-0.0557597767</x:v>
+      </x:c>
+      <x:c r="P24" s="0" t="n">
+        <x:v>8557.8384711695</x:v>
+      </x:c>
+      <x:c r="Q24" s="0" t="n">
+        <x:v>-0.1442161529</x:v>
+      </x:c>
+      <x:c r="T24" s="0" t="n">
+        <x:v>9074.4885244001</x:v>
+      </x:c>
+      <x:c r="U24" s="0" t="n">
+        <x:v>-0.0192361921</x:v>
+      </x:c>
+      <x:c r="V24" s="0" t="n">
+        <x:v>9950.8799839057</x:v>
+      </x:c>
+      <x:c r="W24" s="0" t="n">
+        <x:v>-0.0049120016</x:v>
+      </x:c>
+      <x:c r="Z24" s="0" t="n">
+        <x:v>10149.663798649</x:v>
+      </x:c>
+      <x:c r="AA24" s="0" t="n">
+        <x:v>0.0029755158</x:v>
+      </x:c>
+      <x:c r="AB24" s="0" t="n">
+        <x:v>11163.7850832399</x:v>
+      </x:c>
+      <x:c r="AC24" s="0" t="n">
+        <x:v>0.1163785083</x:v>
+      </x:c>
+      <x:c r="AF24" s="0" t="n">
+        <x:v>12057.4242734946</x:v>
+      </x:c>
+      <x:c r="AG24" s="0" t="n">
+        <x:v>0.038128009</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:33">
+      <x:c r="A25" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B25" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C25" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="D25" s="0" t="n">
+        <x:v>10000</x:v>
+      </x:c>
+      <x:c r="E25" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="G25" s="0" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="H25" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="I25" s="1">
+        <x:v>46234</x:v>
+      </x:c>
+      <x:c r="J25" s="0" t="n">
+        <x:v>7784.2220311147</x:v>
+      </x:c>
+      <x:c r="K25" s="0" t="n">
+        <x:v>-0.2215777969</x:v>
+      </x:c>
+      <x:c r="N25" s="0" t="n">
+        <x:v>7506.1371309192</x:v>
+      </x:c>
+      <x:c r="O25" s="0" t="n">
+        <x:v>-0.0557580329</x:v>
+      </x:c>
+      <x:c r="P25" s="0" t="n">
+        <x:v>8557.8384711695</x:v>
+      </x:c>
+      <x:c r="Q25" s="0" t="n">
+        <x:v>-0.1442161529</x:v>
+      </x:c>
+      <x:c r="T25" s="0" t="n">
+        <x:v>9051.2412274033</x:v>
+      </x:c>
+      <x:c r="U25" s="0" t="n">
+        <x:v>-0.0197392179</x:v>
+      </x:c>
+      <x:c r="V25" s="0" t="n">
+        <x:v>9950.303768807</x:v>
+      </x:c>
+      <x:c r="W25" s="0" t="n">
+        <x:v>-0.0049696231</x:v>
+      </x:c>
+      <x:c r="Z25" s="0" t="n">
+        <x:v>10109.5839854862</x:v>
+      </x:c>
+      <x:c r="AA25" s="0" t="n">
+        <x:v>0.0021821355</x:v>
+      </x:c>
+      <x:c r="AB25" s="0" t="n">
+        <x:v>11163.7850832399</x:v>
+      </x:c>
+      <x:c r="AC25" s="0" t="n">
+        <x:v>0.1163785083</x:v>
+      </x:c>
+      <x:c r="AF25" s="0" t="n">
+        <x:v>11966.513549867</x:v>
+      </x:c>
+      <x:c r="AG25" s="0" t="n">
+        <x:v>0.036557808</x:v>
+      </x:c>
+    </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>