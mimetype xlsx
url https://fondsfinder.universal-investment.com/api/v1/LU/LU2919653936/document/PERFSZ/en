--- v2 (2026-02-18)
+++ v3 (2026-04-21)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8843cf120ed94850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2ca4800c1f06491885d44145d70bfe11.psmdcp" Id="Ra58d92b21bdd4d6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0eaaaefd356c4ce6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f29a428de378463e802643550e95482e.psmdcp" Id="R061397d8a9e74ffc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Report" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Manufacturer_Name</x:t>
   </x:si>
   <x:si>
     <x:t>Product_Name</x:t>
   </x:si>
   <x:si>
@@ -199,52 +199,52 @@
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="2">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:AG7" totalsRowShown="0">
-  <x:autoFilter ref="A1:AG7"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:AG9" totalsRowShown="0">
+  <x:autoFilter ref="A1:AG9"/>
   <x:tableColumns count="33">
     <x:tableColumn id="1" name="Manufacturer_Name"/>
     <x:tableColumn id="2" name="Product_Name"/>
     <x:tableColumn id="3" name="ISIN"/>
     <x:tableColumn id="4" name="Investment_Amount"/>
     <x:tableColumn id="5" name="Currency"/>
     <x:tableColumn id="6" name="HalfRHP(years)"/>
     <x:tableColumn id="7" name="RHP(years)"/>
     <x:tableColumn id="8" name="DisplayedInReleasedPRIIPsKID"/>
     <x:tableColumn id="9" name="ReferenceDate"/>
     <x:tableColumn id="10" name="Stress_1Y_Value"/>
     <x:tableColumn id="11" name="Stress_1Y_Average return each year"/>
     <x:tableColumn id="12" name="Stress_HalfRHP_Value"/>
     <x:tableColumn id="13" name="Stress_HalfRHP_Average return each year"/>
     <x:tableColumn id="14" name="Stress_RHP_Value"/>
     <x:tableColumn id="15" name="Stress_RHP_Average return each year"/>
     <x:tableColumn id="16" name="Unfavourable_1Y_Value"/>
     <x:tableColumn id="17" name="Unfavourable_1Y_Average return each year"/>
     <x:tableColumn id="18" name="Unfavourable_HalfRHP_Value"/>
     <x:tableColumn id="19" name="Unfavourable_HalfRHP_Average return each year"/>
     <x:tableColumn id="20" name="Unfavourable_RHP_Value"/>
     <x:tableColumn id="21" name="Unfavourable_RHP_Average return each year"/>
     <x:tableColumn id="22" name="Moderate_1Y_Value"/>
     <x:tableColumn id="23" name="Moderate_1Y_Average return each year"/>
     <x:tableColumn id="24" name="Moderate_HalfRHP_Value"/>
@@ -531,51 +531,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:AG7"/>
+  <x:dimension ref="A1:AG9"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="35.060625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="27.590625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="14.680625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="22.155425" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="12.215425" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="17.325425" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="13.895425" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="30.205425" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="17.255425" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="18.615425" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="35.355425" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="23.485425" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="40.225425" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="20.065425" style="0" customWidth="1"/>
     <x:col min="15" max="15" width="36.795425" style="0" customWidth="1"/>
     <x:col min="16" max="16" width="25.135425" style="0" customWidth="1"/>
     <x:col min="17" max="17" width="41.875425" style="0" customWidth="1"/>
     <x:col min="18" max="18" width="30.015425" style="0" customWidth="1"/>
     <x:col min="19" max="19" width="46.745425" style="0" customWidth="1"/>
     <x:col min="20" max="20" width="26.585425" style="0" customWidth="1"/>
@@ -989,51 +989,51 @@
       </x:c>
       <x:c r="AG5" s="0" t="n">
         <x:v>0.0299052433</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:33">
       <x:c r="A6" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D6" s="0" t="n">
         <x:v>10000</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G6" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="H6" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="I6" s="1">
         <x:v>46021</x:v>
       </x:c>
       <x:c r="J6" s="0" t="n">
         <x:v>8172.9249110158</x:v>
       </x:c>
       <x:c r="K6" s="0" t="n">
         <x:v>-0.1826943268</x:v>
       </x:c>
       <x:c r="N6" s="0" t="n">
         <x:v>7945.7477608632</x:v>
       </x:c>
       <x:c r="O6" s="0" t="n">
         <x:v>-0.0323138175</x:v>
       </x:c>
       <x:c r="P6" s="0" t="n">
         <x:v>8265.7531582137</x:v>
       </x:c>
       <x:c r="Q6" s="0" t="n">
         <x:v>-0.1734113523</x:v>
       </x:c>
       <x:c r="T6" s="0" t="n">
         <x:v>9135.6506827517</x:v>
       </x:c>
@@ -1114,50 +1114,198 @@
       <x:c r="U7" s="0" t="n">
         <x:v>-0.0128290749</x:v>
       </x:c>
       <x:c r="V7" s="0" t="n">
         <x:v>10040.9192235294</x:v>
       </x:c>
       <x:c r="W7" s="0" t="n">
         <x:v>0.0041081174</x:v>
       </x:c>
       <x:c r="Z7" s="0" t="n">
         <x:v>10607.2693538959</x:v>
       </x:c>
       <x:c r="AA7" s="0" t="n">
         <x:v>0.0084599549</x:v>
       </x:c>
       <x:c r="AB7" s="0" t="n">
         <x:v>11760.3110776212</x:v>
       </x:c>
       <x:c r="AC7" s="0" t="n">
         <x:v>0.176050076</x:v>
       </x:c>
       <x:c r="AF7" s="0" t="n">
         <x:v>12441.479522117</x:v>
       </x:c>
       <x:c r="AG7" s="0" t="n">
+        <x:v>0.0317017036</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:33">
+      <x:c r="A8" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B8" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C8" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="D8" s="0" t="n">
+        <x:v>10000</x:v>
+      </x:c>
+      <x:c r="E8" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="G8" s="0" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="H8" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="I8" s="1">
+        <x:v>46080</x:v>
+      </x:c>
+      <x:c r="J8" s="0" t="n">
+        <x:v>8172.577756615</x:v>
+      </x:c>
+      <x:c r="K8" s="0" t="n">
+        <x:v>-0.1827290428</x:v>
+      </x:c>
+      <x:c r="N8" s="0" t="n">
+        <x:v>7945.6737789476</x:v>
+      </x:c>
+      <x:c r="O8" s="0" t="n">
+        <x:v>-0.0323151047</x:v>
+      </x:c>
+      <x:c r="P8" s="0" t="n">
+        <x:v>8265.7531590429</x:v>
+      </x:c>
+      <x:c r="Q8" s="0" t="n">
+        <x:v>-0.1734113522</x:v>
+      </x:c>
+      <x:c r="T8" s="0" t="n">
+        <x:v>9135.6506836681</x:v>
+      </x:c>
+      <x:c r="U8" s="0" t="n">
+        <x:v>-0.0128290749</x:v>
+      </x:c>
+      <x:c r="V8" s="0" t="n">
+        <x:v>10040.9192235294</x:v>
+      </x:c>
+      <x:c r="W8" s="0" t="n">
+        <x:v>0.0041081174</x:v>
+      </x:c>
+      <x:c r="Z8" s="0" t="n">
+        <x:v>10607.2693538959</x:v>
+      </x:c>
+      <x:c r="AA8" s="0" t="n">
+        <x:v>0.0084599549</x:v>
+      </x:c>
+      <x:c r="AB8" s="0" t="n">
+        <x:v>11760.3110776212</x:v>
+      </x:c>
+      <x:c r="AC8" s="0" t="n">
+        <x:v>0.176050076</x:v>
+      </x:c>
+      <x:c r="AF8" s="0" t="n">
+        <x:v>12441.479522117</x:v>
+      </x:c>
+      <x:c r="AG8" s="0" t="n">
+        <x:v>0.0317017036</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:33">
+      <x:c r="A9" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B9" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C9" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="D9" s="0" t="n">
+        <x:v>10000</x:v>
+      </x:c>
+      <x:c r="E9" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="G9" s="0" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="H9" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="I9" s="1">
+        <x:v>46112</x:v>
+      </x:c>
+      <x:c r="J9" s="0" t="n">
+        <x:v>8175.8307838243</x:v>
+      </x:c>
+      <x:c r="K9" s="0" t="n">
+        <x:v>-0.1824037348</x:v>
+      </x:c>
+      <x:c r="N9" s="0" t="n">
+        <x:v>7946.2758060271</x:v>
+      </x:c>
+      <x:c r="O9" s="0" t="n">
+        <x:v>-0.0323046308</x:v>
+      </x:c>
+      <x:c r="P9" s="0" t="n">
+        <x:v>8265.7531590429</x:v>
+      </x:c>
+      <x:c r="Q9" s="0" t="n">
+        <x:v>-0.1734113522</x:v>
+      </x:c>
+      <x:c r="T9" s="0" t="n">
+        <x:v>9135.6506836681</x:v>
+      </x:c>
+      <x:c r="U9" s="0" t="n">
+        <x:v>-0.0128290749</x:v>
+      </x:c>
+      <x:c r="V9" s="0" t="n">
+        <x:v>10040.9192235294</x:v>
+      </x:c>
+      <x:c r="W9" s="0" t="n">
+        <x:v>0.0041081174</x:v>
+      </x:c>
+      <x:c r="Z9" s="0" t="n">
+        <x:v>10607.2693538959</x:v>
+      </x:c>
+      <x:c r="AA9" s="0" t="n">
+        <x:v>0.0084599549</x:v>
+      </x:c>
+      <x:c r="AB9" s="0" t="n">
+        <x:v>11760.3110776212</x:v>
+      </x:c>
+      <x:c r="AC9" s="0" t="n">
+        <x:v>0.176050076</x:v>
+      </x:c>
+      <x:c r="AF9" s="0" t="n">
+        <x:v>12441.479522117</x:v>
+      </x:c>
+      <x:c r="AG9" s="0" t="n">
         <x:v>0.0317017036</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>