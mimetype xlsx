--- v3 (2026-04-21)
+++ v4 (2026-06-21)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0eaaaefd356c4ce6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f29a428de378463e802643550e95482e.psmdcp" Id="R061397d8a9e74ffc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3841ae9d3b36460a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0893243c7a4e499cbcf3a0ebb1ea6333.psmdcp" Id="Rd6eb147b813c4cf7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Report" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Manufacturer_Name</x:t>
   </x:si>
   <x:si>
     <x:t>Product_Name</x:t>
   </x:si>
   <x:si>
@@ -199,52 +199,52 @@
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="2">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:AG9" totalsRowShown="0">
-  <x:autoFilter ref="A1:AG9"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:AG11" totalsRowShown="0">
+  <x:autoFilter ref="A1:AG11"/>
   <x:tableColumns count="33">
     <x:tableColumn id="1" name="Manufacturer_Name"/>
     <x:tableColumn id="2" name="Product_Name"/>
     <x:tableColumn id="3" name="ISIN"/>
     <x:tableColumn id="4" name="Investment_Amount"/>
     <x:tableColumn id="5" name="Currency"/>
     <x:tableColumn id="6" name="HalfRHP(years)"/>
     <x:tableColumn id="7" name="RHP(years)"/>
     <x:tableColumn id="8" name="DisplayedInReleasedPRIIPsKID"/>
     <x:tableColumn id="9" name="ReferenceDate"/>
     <x:tableColumn id="10" name="Stress_1Y_Value"/>
     <x:tableColumn id="11" name="Stress_1Y_Average return each year"/>
     <x:tableColumn id="12" name="Stress_HalfRHP_Value"/>
     <x:tableColumn id="13" name="Stress_HalfRHP_Average return each year"/>
     <x:tableColumn id="14" name="Stress_RHP_Value"/>
     <x:tableColumn id="15" name="Stress_RHP_Average return each year"/>
     <x:tableColumn id="16" name="Unfavourable_1Y_Value"/>
     <x:tableColumn id="17" name="Unfavourable_1Y_Average return each year"/>
     <x:tableColumn id="18" name="Unfavourable_HalfRHP_Value"/>
     <x:tableColumn id="19" name="Unfavourable_HalfRHP_Average return each year"/>
     <x:tableColumn id="20" name="Unfavourable_RHP_Value"/>
     <x:tableColumn id="21" name="Unfavourable_RHP_Average return each year"/>
     <x:tableColumn id="22" name="Moderate_1Y_Value"/>
     <x:tableColumn id="23" name="Moderate_1Y_Average return each year"/>
     <x:tableColumn id="24" name="Moderate_HalfRHP_Value"/>
@@ -531,51 +531,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:AG9"/>
+  <x:dimension ref="A1:AG11"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="35.060625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="27.590625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="14.680625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="22.155425" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="12.215425" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="17.325425" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="13.895425" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="30.205425" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="17.255425" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="18.615425" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="35.355425" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="23.485425" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="40.225425" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="20.065425" style="0" customWidth="1"/>
     <x:col min="15" max="15" width="36.795425" style="0" customWidth="1"/>
     <x:col min="16" max="16" width="25.135425" style="0" customWidth="1"/>
     <x:col min="17" max="17" width="41.875425" style="0" customWidth="1"/>
     <x:col min="18" max="18" width="30.015425" style="0" customWidth="1"/>
     <x:col min="19" max="19" width="46.745425" style="0" customWidth="1"/>
     <x:col min="20" max="20" width="26.585425" style="0" customWidth="1"/>
@@ -1265,50 +1265,198 @@
       <x:c r="V9" s="0" t="n">
         <x:v>10040.9192235294</x:v>
       </x:c>
       <x:c r="W9" s="0" t="n">
         <x:v>0.0041081174</x:v>
       </x:c>
       <x:c r="Z9" s="0" t="n">
         <x:v>10607.2693538959</x:v>
       </x:c>
       <x:c r="AA9" s="0" t="n">
         <x:v>0.0084599549</x:v>
       </x:c>
       <x:c r="AB9" s="0" t="n">
         <x:v>11760.3110776212</x:v>
       </x:c>
       <x:c r="AC9" s="0" t="n">
         <x:v>0.176050076</x:v>
       </x:c>
       <x:c r="AF9" s="0" t="n">
         <x:v>12441.479522117</x:v>
       </x:c>
       <x:c r="AG9" s="0" t="n">
         <x:v>0.0317017036</x:v>
       </x:c>
     </x:row>
+    <x:row r="10" spans="1:33">
+      <x:c r="A10" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B10" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C10" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="D10" s="0" t="n">
+        <x:v>10000</x:v>
+      </x:c>
+      <x:c r="E10" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="G10" s="0" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="H10" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="I10" s="1">
+        <x:v>46142</x:v>
+      </x:c>
+      <x:c r="J10" s="0" t="n">
+        <x:v>8179.1578117755</x:v>
+      </x:c>
+      <x:c r="K10" s="0" t="n">
+        <x:v>-0.1820710266</x:v>
+      </x:c>
+      <x:c r="N10" s="0" t="n">
+        <x:v>7947.0624121447</x:v>
+      </x:c>
+      <x:c r="O10" s="0" t="n">
+        <x:v>-0.0322909467</x:v>
+      </x:c>
+      <x:c r="P10" s="0" t="n">
+        <x:v>8265.7531590429</x:v>
+      </x:c>
+      <x:c r="Q10" s="0" t="n">
+        <x:v>-0.1734113522</x:v>
+      </x:c>
+      <x:c r="T10" s="0" t="n">
+        <x:v>9135.6506836681</x:v>
+      </x:c>
+      <x:c r="U10" s="0" t="n">
+        <x:v>-0.0128290749</x:v>
+      </x:c>
+      <x:c r="V10" s="0" t="n">
+        <x:v>10040.9192235294</x:v>
+      </x:c>
+      <x:c r="W10" s="0" t="n">
+        <x:v>0.0041081174</x:v>
+      </x:c>
+      <x:c r="Z10" s="0" t="n">
+        <x:v>10607.2693538959</x:v>
+      </x:c>
+      <x:c r="AA10" s="0" t="n">
+        <x:v>0.0084599549</x:v>
+      </x:c>
+      <x:c r="AB10" s="0" t="n">
+        <x:v>11760.3110776212</x:v>
+      </x:c>
+      <x:c r="AC10" s="0" t="n">
+        <x:v>0.176050076</x:v>
+      </x:c>
+      <x:c r="AF10" s="0" t="n">
+        <x:v>12441.479522117</x:v>
+      </x:c>
+      <x:c r="AG10" s="0" t="n">
+        <x:v>0.0317017036</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:33">
+      <x:c r="A11" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B11" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C11" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="D11" s="0" t="n">
+        <x:v>10000</x:v>
+      </x:c>
+      <x:c r="E11" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="G11" s="0" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="H11" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="I11" s="1">
+        <x:v>46171</x:v>
+      </x:c>
+      <x:c r="J11" s="0" t="n">
+        <x:v>8179.9331915478</x:v>
+      </x:c>
+      <x:c r="K11" s="0" t="n">
+        <x:v>-0.1819934874</x:v>
+      </x:c>
+      <x:c r="N11" s="0" t="n">
+        <x:v>7947.2168078885</x:v>
+      </x:c>
+      <x:c r="O11" s="0" t="n">
+        <x:v>-0.0322882609</x:v>
+      </x:c>
+      <x:c r="P11" s="0" t="n">
+        <x:v>8265.7531582137</x:v>
+      </x:c>
+      <x:c r="Q11" s="0" t="n">
+        <x:v>-0.1734113523</x:v>
+      </x:c>
+      <x:c r="T11" s="0" t="n">
+        <x:v>9135.6506827517</x:v>
+      </x:c>
+      <x:c r="U11" s="0" t="n">
+        <x:v>-0.0128290749</x:v>
+      </x:c>
+      <x:c r="V11" s="0" t="n">
+        <x:v>10040.9192235294</x:v>
+      </x:c>
+      <x:c r="W11" s="0" t="n">
+        <x:v>0.0041081174</x:v>
+      </x:c>
+      <x:c r="Z11" s="0" t="n">
+        <x:v>10607.2693528319</x:v>
+      </x:c>
+      <x:c r="AA11" s="0" t="n">
+        <x:v>0.0084599549</x:v>
+      </x:c>
+      <x:c r="AB11" s="0" t="n">
+        <x:v>11760.3110776212</x:v>
+      </x:c>
+      <x:c r="AC11" s="0" t="n">
+        <x:v>0.176050076</x:v>
+      </x:c>
+      <x:c r="AF11" s="0" t="n">
+        <x:v>12441.479520869</x:v>
+      </x:c>
+      <x:c r="AG11" s="0" t="n">
+        <x:v>0.0317017036</x:v>
+      </x:c>
+    </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>