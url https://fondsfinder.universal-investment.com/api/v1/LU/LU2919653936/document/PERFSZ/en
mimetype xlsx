--- v4 (2026-06-21)
+++ v5 (2026-08-24)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3841ae9d3b36460a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0893243c7a4e499cbcf3a0ebb1ea6333.psmdcp" Id="Rd6eb147b813c4cf7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reaeeecd86ee14c92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fa78e6eb3ff04612b0abcf6caeae70c3.psmdcp" Id="Ra277d2b738e4432b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Report" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Manufacturer_Name</x:t>
   </x:si>
   <x:si>
     <x:t>Product_Name</x:t>
   </x:si>
   <x:si>
@@ -199,52 +199,52 @@
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="2">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:AG11" totalsRowShown="0">
-  <x:autoFilter ref="A1:AG11"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:AG13" totalsRowShown="0">
+  <x:autoFilter ref="A1:AG13"/>
   <x:tableColumns count="33">
     <x:tableColumn id="1" name="Manufacturer_Name"/>
     <x:tableColumn id="2" name="Product_Name"/>
     <x:tableColumn id="3" name="ISIN"/>
     <x:tableColumn id="4" name="Investment_Amount"/>
     <x:tableColumn id="5" name="Currency"/>
     <x:tableColumn id="6" name="HalfRHP(years)"/>
     <x:tableColumn id="7" name="RHP(years)"/>
     <x:tableColumn id="8" name="DisplayedInReleasedPRIIPsKID"/>
     <x:tableColumn id="9" name="ReferenceDate"/>
     <x:tableColumn id="10" name="Stress_1Y_Value"/>
     <x:tableColumn id="11" name="Stress_1Y_Average return each year"/>
     <x:tableColumn id="12" name="Stress_HalfRHP_Value"/>
     <x:tableColumn id="13" name="Stress_HalfRHP_Average return each year"/>
     <x:tableColumn id="14" name="Stress_RHP_Value"/>
     <x:tableColumn id="15" name="Stress_RHP_Average return each year"/>
     <x:tableColumn id="16" name="Unfavourable_1Y_Value"/>
     <x:tableColumn id="17" name="Unfavourable_1Y_Average return each year"/>
     <x:tableColumn id="18" name="Unfavourable_HalfRHP_Value"/>
     <x:tableColumn id="19" name="Unfavourable_HalfRHP_Average return each year"/>
     <x:tableColumn id="20" name="Unfavourable_RHP_Value"/>
     <x:tableColumn id="21" name="Unfavourable_RHP_Average return each year"/>
     <x:tableColumn id="22" name="Moderate_1Y_Value"/>
     <x:tableColumn id="23" name="Moderate_1Y_Average return each year"/>
     <x:tableColumn id="24" name="Moderate_HalfRHP_Value"/>
@@ -531,51 +531,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:AG11"/>
+  <x:dimension ref="A1:AG13"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="35.060625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="27.590625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="14.680625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="22.155425" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="12.215425" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="17.325425" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="13.895425" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="30.205425" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="17.255425" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="18.615425" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="35.355425" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="23.485425" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="40.225425" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="20.065425" style="0" customWidth="1"/>
     <x:col min="15" max="15" width="36.795425" style="0" customWidth="1"/>
     <x:col min="16" max="16" width="25.135425" style="0" customWidth="1"/>
     <x:col min="17" max="17" width="41.875425" style="0" customWidth="1"/>
     <x:col min="18" max="18" width="30.015425" style="0" customWidth="1"/>
     <x:col min="19" max="19" width="46.745425" style="0" customWidth="1"/>
     <x:col min="20" max="20" width="26.585425" style="0" customWidth="1"/>
@@ -1413,50 +1413,198 @@
       <x:c r="V11" s="0" t="n">
         <x:v>10040.9192235294</x:v>
       </x:c>
       <x:c r="W11" s="0" t="n">
         <x:v>0.0041081174</x:v>
       </x:c>
       <x:c r="Z11" s="0" t="n">
         <x:v>10607.2693528319</x:v>
       </x:c>
       <x:c r="AA11" s="0" t="n">
         <x:v>0.0084599549</x:v>
       </x:c>
       <x:c r="AB11" s="0" t="n">
         <x:v>11760.3110776212</x:v>
       </x:c>
       <x:c r="AC11" s="0" t="n">
         <x:v>0.176050076</x:v>
       </x:c>
       <x:c r="AF11" s="0" t="n">
         <x:v>12441.479520869</x:v>
       </x:c>
       <x:c r="AG11" s="0" t="n">
         <x:v>0.0317017036</x:v>
       </x:c>
     </x:row>
+    <x:row r="12" spans="1:33">
+      <x:c r="A12" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B12" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C12" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="D12" s="0" t="n">
+        <x:v>10000</x:v>
+      </x:c>
+      <x:c r="E12" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="G12" s="0" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="H12" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="I12" s="1">
+        <x:v>46203</x:v>
+      </x:c>
+      <x:c r="J12" s="0" t="n">
+        <x:v>8182.1845808164</x:v>
+      </x:c>
+      <x:c r="K12" s="0" t="n">
+        <x:v>-0.1817683448</x:v>
+      </x:c>
+      <x:c r="N12" s="0" t="n">
+        <x:v>7947.7149893472</x:v>
+      </x:c>
+      <x:c r="O12" s="0" t="n">
+        <x:v>-0.0322795951</x:v>
+      </x:c>
+      <x:c r="P12" s="0" t="n">
+        <x:v>8265.7531582137</x:v>
+      </x:c>
+      <x:c r="Q12" s="0" t="n">
+        <x:v>-0.1734113523</x:v>
+      </x:c>
+      <x:c r="T12" s="0" t="n">
+        <x:v>9135.6506827517</x:v>
+      </x:c>
+      <x:c r="U12" s="0" t="n">
+        <x:v>-0.0128290749</x:v>
+      </x:c>
+      <x:c r="V12" s="0" t="n">
+        <x:v>10040.9192235294</x:v>
+      </x:c>
+      <x:c r="W12" s="0" t="n">
+        <x:v>0.0041081174</x:v>
+      </x:c>
+      <x:c r="Z12" s="0" t="n">
+        <x:v>10607.2693528319</x:v>
+      </x:c>
+      <x:c r="AA12" s="0" t="n">
+        <x:v>0.0084599549</x:v>
+      </x:c>
+      <x:c r="AB12" s="0" t="n">
+        <x:v>11760.3110776212</x:v>
+      </x:c>
+      <x:c r="AC12" s="0" t="n">
+        <x:v>0.176050076</x:v>
+      </x:c>
+      <x:c r="AF12" s="0" t="n">
+        <x:v>12441.479520869</x:v>
+      </x:c>
+      <x:c r="AG12" s="0" t="n">
+        <x:v>0.0317017036</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:33">
+      <x:c r="A13" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B13" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C13" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="D13" s="0" t="n">
+        <x:v>10000</x:v>
+      </x:c>
+      <x:c r="E13" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="G13" s="0" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="H13" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="I13" s="1">
+        <x:v>46234</x:v>
+      </x:c>
+      <x:c r="J13" s="0" t="n">
+        <x:v>8183.5843817025</x:v>
+      </x:c>
+      <x:c r="K13" s="0" t="n">
+        <x:v>-0.1816283625</x:v>
+      </x:c>
+      <x:c r="N13" s="0" t="n">
+        <x:v>7947.9907055877</x:v>
+      </x:c>
+      <x:c r="O13" s="0" t="n">
+        <x:v>-0.0322747993</x:v>
+      </x:c>
+      <x:c r="P13" s="0" t="n">
+        <x:v>8265.7531582137</x:v>
+      </x:c>
+      <x:c r="Q13" s="0" t="n">
+        <x:v>-0.1734113523</x:v>
+      </x:c>
+      <x:c r="T13" s="0" t="n">
+        <x:v>9135.6506827517</x:v>
+      </x:c>
+      <x:c r="U13" s="0" t="n">
+        <x:v>-0.0128290749</x:v>
+      </x:c>
+      <x:c r="V13" s="0" t="n">
+        <x:v>10059.6528403796</x:v>
+      </x:c>
+      <x:c r="W13" s="0" t="n">
+        <x:v>0.0059815093</x:v>
+      </x:c>
+      <x:c r="Z13" s="0" t="n">
+        <x:v>10607.2693528319</x:v>
+      </x:c>
+      <x:c r="AA13" s="0" t="n">
+        <x:v>0.0084599549</x:v>
+      </x:c>
+      <x:c r="AB13" s="0" t="n">
+        <x:v>11760.3110776212</x:v>
+      </x:c>
+      <x:c r="AC13" s="0" t="n">
+        <x:v>0.176050076</x:v>
+      </x:c>
+      <x:c r="AF13" s="0" t="n">
+        <x:v>12441.479520869</x:v>
+      </x:c>
+      <x:c r="AG13" s="0" t="n">
+        <x:v>0.0317017036</x:v>
+      </x:c>
+    </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>